--- v8 (2026-03-28)
+++ v9 (2026-05-07)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="House of Townend" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1167" uniqueCount="1167">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ProductCode</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Ale</t>
   </si>
   <si>
     <t>Black Sheep Ale 8 x 500ml</t>
   </si>
   <si>
     <t>BLSH002</t>
   </si>
   <si>
     <t>Bowness Bay Brewing Fell Walker Pale Ale 8 x 500ml</t>
   </si>
   <si>
@@ -805,50 +805,56 @@
   <si>
     <t>Cumbria Distilling Company Valencian Orange Gin</t>
   </si>
   <si>
     <t>CARL110</t>
   </si>
   <si>
     <t>Edinburgh Cannonball Gin</t>
   </si>
   <si>
     <t>EDIN025</t>
   </si>
   <si>
     <t>Edinburgh Gin</t>
   </si>
   <si>
     <t>EDIN005</t>
   </si>
   <si>
     <t>Edinburgh Gin's Rhubarb and Ginger Liqueur</t>
   </si>
   <si>
     <t>EDIN001</t>
   </si>
   <si>
+    <t>Edinburgh Gin's Spicy Chilli &amp; Lime Liqueur</t>
+  </si>
+  <si>
+    <t>EDIN080</t>
+  </si>
+  <si>
     <t>Edinburgh Orange &amp; Basil Gin</t>
   </si>
   <si>
     <t>EDIN075</t>
   </si>
   <si>
     <t>Edinburgh Raspberry Gin</t>
   </si>
   <si>
     <t>EDIN070</t>
   </si>
   <si>
     <t>Edinburgh Rhubarb and Ginger Gin</t>
   </si>
   <si>
     <t>EDIN055</t>
   </si>
   <si>
     <t>Edinburgh Seaside Gin</t>
   </si>
   <si>
     <t>EDIN030</t>
   </si>
   <si>
     <t>Ellers Farm Distillery Y -Gin</t>
@@ -1147,62 +1153,50 @@
   <si>
     <t>Tanqueray London Dry Gin</t>
   </si>
   <si>
     <t>TANQ001</t>
   </si>
   <si>
     <t>Tanqueray No.10 Gin</t>
   </si>
   <si>
     <t>TANQ030</t>
   </si>
   <si>
     <t>Tanqueray Rangpur Gin</t>
   </si>
   <si>
     <t>TANQ020</t>
   </si>
   <si>
     <t>That Boutique-y Gin Company Strawberry and Balsamico Gin</t>
   </si>
   <si>
     <t>BOUT045</t>
   </si>
   <si>
-    <t>The Botanist Islay Dry Gin</t>
-[...10 lines deleted...]
-  <si>
     <t>Whitby Gin</t>
   </si>
   <si>
     <t>WHIT095</t>
   </si>
   <si>
     <t>Whitley Neill Black Cherry Gin</t>
   </si>
   <si>
     <t>WHIT160</t>
   </si>
   <si>
     <t>Whitley Neill Blackberry Gin</t>
   </si>
   <si>
     <t>WHIT140</t>
   </si>
   <si>
     <t>Whitley Neill Blood Orange Gin</t>
   </si>
   <si>
     <t>WHIT090</t>
   </si>
   <si>
     <t>Whitley Neill Gin</t>
@@ -1399,56 +1393,50 @@
   <si>
     <t>Angostura Bitters 200ml</t>
   </si>
   <si>
     <t>ANGO001</t>
   </si>
   <si>
     <t>Archers Peach Schnapps Liqueur</t>
   </si>
   <si>
     <t>ARCH001</t>
   </si>
   <si>
     <t>Baileys Irish Cream Liqueur</t>
   </si>
   <si>
     <t>BAIL003</t>
   </si>
   <si>
     <t>Benedictine D.O.M Liqueur</t>
   </si>
   <si>
     <t>BENE001</t>
   </si>
   <si>
-    <t>Boann Marsala Cask Finish Single Pot Still Irish Whiskey</t>
-[...4 lines deleted...]
-  <si>
     <t>Briotett Crème de Figue Liqueur</t>
   </si>
   <si>
     <t>BRIO135</t>
   </si>
   <si>
     <t>Briotett Crème de Violette Liqueur</t>
   </si>
   <si>
     <t>BRIO100</t>
   </si>
   <si>
     <t>Briotett Triple Sec Curacao</t>
   </si>
   <si>
     <t>BRIO120</t>
   </si>
   <si>
     <t>Briottet Crème de Cacao Blanc (Cocoa) Liqueur</t>
   </si>
   <si>
     <t>BRIO060</t>
   </si>
   <si>
     <t>Briottet Crème de Cassis Liqueur</t>
@@ -2071,56 +2059,50 @@
   <si>
     <t>Fever-Tree Italian Blood Orange Soda Water 24 x 200ml</t>
   </si>
   <si>
     <t>FEVE095</t>
   </si>
   <si>
     <t>Fever-Tree Lemonade 24 x 200ml</t>
   </si>
   <si>
     <t>FEVE020</t>
   </si>
   <si>
     <t>Fever-Tree Mediterranean Tonic Water 24 x 200ml</t>
   </si>
   <si>
     <t>FEVE035</t>
   </si>
   <si>
     <t>Fever-Tree Mexican Lime Soda Water 24 x 200ml</t>
   </si>
   <si>
     <t>FEVE085</t>
   </si>
   <si>
-    <t>Fever-Tree Refreshingly Light Spiced Orange Ginger Ale 24 x 200ml</t>
-[...4 lines deleted...]
-  <si>
     <t>Fever-Tree Refreshingly Light Tonic Water 24 x 200ml</t>
   </si>
   <si>
     <t>FEVE005</t>
   </si>
   <si>
     <t>Fever-Tree Soda Water 24 x 200ml</t>
   </si>
   <si>
     <t>FEVE030</t>
   </si>
   <si>
     <t>Franklin and Sons Dandelion &amp; Burdock 12 x 275ml</t>
   </si>
   <si>
     <t>FRAN070</t>
   </si>
   <si>
     <t xml:space="preserve">Franklin and Sons Ginger Ale  24 x 200ml</t>
   </si>
   <si>
     <t>FRAN100</t>
   </si>
   <si>
     <t>Franklin and Sons Ginger Beer 12 x 275ml</t>
@@ -2470,56 +2452,50 @@
   <si>
     <t>House Silver Tequila</t>
   </si>
   <si>
     <t>TWOF002</t>
   </si>
   <si>
     <t>Jose Cuervo Especial Gold Tequila</t>
   </si>
   <si>
     <t>TWOF005</t>
   </si>
   <si>
     <t>Jose Cuervo Especial Silver Tequila</t>
   </si>
   <si>
     <t>TEQU010</t>
   </si>
   <si>
     <t>Mi Campo Blanco Tequila</t>
   </si>
   <si>
     <t>MICA001</t>
   </si>
   <si>
-    <t>Mi Campo Reposado Tequila</t>
-[...4 lines deleted...]
-  <si>
     <t>Tapatio Anejo Tequila</t>
   </si>
   <si>
     <t>TAPA025</t>
   </si>
   <si>
     <t>Tapatio Blanco Tequila</t>
   </si>
   <si>
     <t>TAPA015</t>
   </si>
   <si>
     <t>Tapatio Reposado Tequila</t>
   </si>
   <si>
     <t>TAPA020</t>
   </si>
   <si>
     <t>Vodka</t>
   </si>
   <si>
     <t>Absolut Blue Vodka</t>
   </si>
   <si>
     <t>ABSO001</t>
@@ -3338,56 +3314,50 @@
     <t>LOCH150</t>
   </si>
   <si>
     <t>Lochlea Distillery Sowing Edition, Single Malt Whisky, Third Crop</t>
   </si>
   <si>
     <t>LOCH105</t>
   </si>
   <si>
     <t>Maker's Mark Kentucky Straight Bourbon Whiskey</t>
   </si>
   <si>
     <t>MAKE001</t>
   </si>
   <si>
     <t>Mosgaard PX Cask Single Malt Whisky</t>
   </si>
   <si>
     <t>MOOS001</t>
   </si>
   <si>
     <t>Murray McDavid Crafted Blend Young &amp; Old 7 Year Old Blended Whisky</t>
   </si>
   <si>
     <t>MURR025</t>
-  </si>
-[...4 lines deleted...]
-    <t>MURR010</t>
   </si>
   <si>
     <t>Nikka From The Barrel Japanese Whisky</t>
   </si>
   <si>
     <t>NIKK001</t>
   </si>
   <si>
     <t>Oban 14 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>OBAN001</t>
   </si>
   <si>
     <t>Pig's Nose Blended Scotch Whisky</t>
   </si>
   <si>
     <t>PIGS001</t>
   </si>
   <si>
     <t>Smokehead Twisted Stout Islay Single Malt Scotch Whisky</t>
   </si>
   <si>
     <t>SMOK010</t>
   </si>
@@ -3592,68 +3562,68 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D578">
-  <autoFilter ref="A1:D578"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D573">
+  <autoFilter ref="A1:D573"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Category"/>
     <tableColumn id="2" name="Name"/>
     <tableColumn id="3" name="ProductCode"/>
     <tableColumn id="4" name="Price"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D578"/>
+  <dimension ref="A1:D573"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.4488330841064" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="3" width="14.0665775299072" customWidth="1"/>
     <col min="4" max="4" width="9.240625" customWidth="1" style="2"/>
     <col min="5" max="5" width="9.240625" customWidth="1"/>
     <col min="6" max="6" width="9.240625" customWidth="1"/>
     <col min="7" max="7" width="9.240625" customWidth="1"/>
     <col min="8" max="8" width="9.240625" customWidth="1"/>
     <col min="9" max="9" width="9.240625" customWidth="1"/>
     <col min="10" max="10" width="9.240625" customWidth="1"/>
     <col min="11" max="11" width="9.240625" customWidth="1"/>
     <col min="12" max="12" width="9.240625" customWidth="1"/>
     <col min="13" max="13" width="9.240625" customWidth="1"/>
     <col min="14" max="14" width="9.240625" customWidth="1"/>
     <col min="15" max="15" width="9.240625" customWidth="1"/>
     <col min="16" max="16" width="9.240625" customWidth="1"/>
     <col min="17" max="17" width="9.240625" customWidth="1"/>
     <col min="18" max="18" width="9.240625" customWidth="1"/>
     <col min="19" max="19" width="9.240625" customWidth="1"/>
     <col min="20" max="20" width="9.240625" customWidth="1"/>
@@ -5505,415 +5475,415 @@
     <row r="127">
       <c r="A127" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D127" s="3">
         <v>19.49</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D128" s="3">
-        <v>27.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D129" s="3">
         <v>27.49</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D130" s="3">
         <v>27.49</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D131" s="3">
-        <v>30.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D132" s="3">
-        <v>32.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D133" s="3">
-        <v>40.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D134" s="3">
-        <v>51.49</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D135" s="3">
-        <v>19.49</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D136" s="3">
-        <v>39.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D137" s="3">
-        <v>21.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D138" s="3">
         <v>21.49</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D139" s="3">
-        <v>35.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D140" s="3">
-        <v>27.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D141" s="3">
-        <v>2.99</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D142" s="3">
-        <v>37.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D143" s="3">
-        <v>5.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D144" s="3">
-        <v>34.99</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D145" s="3">
-        <v>37.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D146" s="3">
-        <v>5.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D147" s="3">
-        <v>42.99</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D148" s="3">
-        <v>32.49</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D149" s="3">
         <v>32.49</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D150" s="3">
         <v>32.49</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D151" s="3">
-        <v>35.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D152" s="3">
-        <v>39.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D153" s="3">
-        <v>37.99</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D154" s="3">
-        <v>33.49</v>
+        <v>37.99</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D155" s="3">
         <v>33.49</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>323</v>
@@ -5939,443 +5909,443 @@
     <row r="158">
       <c r="A158" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D158" s="3">
         <v>33.49</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D159" s="3">
-        <v>46.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D160" s="3">
-        <v>40.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D161" s="3">
-        <v>36.99</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D162" s="3">
-        <v>28.49</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D163" s="3">
-        <v>16.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D164" s="3">
-        <v>4.39</v>
+        <v>16.49</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D165" s="3">
-        <v>34.99</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D166" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D167" s="3">
-        <v>27.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D168" s="3">
-        <v>35.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D169" s="3">
-        <v>28.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D170" s="3">
-        <v>32.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D171" s="3">
-        <v>36.99</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D172" s="3">
-        <v>37.49</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D173" s="3">
-        <v>35.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D174" s="3">
-        <v>36.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D175" s="3">
-        <v>34.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D176" s="3">
-        <v>39.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D177" s="3">
-        <v>38.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D178" s="3">
-        <v>34.99</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D179" s="3">
-        <v>39.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D180" s="3">
-        <v>34.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D181" s="3">
-        <v>24.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D182" s="3">
-        <v>39.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D183" s="3">
-        <v>34.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D184" s="3">
-        <v>21.99</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D185" s="3">
-        <v>44.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D186" s="3">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D187" s="3">
-        <v>39.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D188" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>389</v>
@@ -6429,5411 +6399,5341 @@
     <row r="193">
       <c r="A193" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D193" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D194" s="3">
-        <v>24.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D195" s="3">
-        <v>20.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D196" s="3">
-        <v>24.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D197" s="3">
-        <v>29.99</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="s">
-        <v>239</v>
+        <v>406</v>
       </c>
       <c r="B198" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D198" s="3">
-        <v>36.49</v>
+        <v>25.99</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>410</v>
       </c>
       <c r="D199" s="3">
-        <v>25.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>412</v>
       </c>
       <c r="D200" s="3">
-        <v>22.99</v>
+        <v>35.99</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>414</v>
       </c>
       <c r="D201" s="3">
-        <v>35.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>416</v>
       </c>
       <c r="D202" s="3">
-        <v>29.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>418</v>
       </c>
       <c r="D203" s="3">
         <v>31.99</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>420</v>
       </c>
       <c r="D204" s="3">
-        <v>31.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D205" s="3">
-        <v>39.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D206" s="3">
-        <v>26.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D207" s="3">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D208" s="3">
-        <v>39.99</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D209" s="3">
-        <v>41.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D210" s="3">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D211" s="3">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D212" s="3">
-        <v>39.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D213" s="3">
-        <v>26.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D214" s="3">
-        <v>31.99</v>
+        <v>43.99</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D215" s="3">
-        <v>43.99</v>
+        <v>33.99</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D216" s="3">
-        <v>33.99</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D217" s="3">
-        <v>36.99</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="s">
-        <v>408</v>
+        <v>447</v>
       </c>
       <c r="B218" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D218" s="3">
-        <v>49.99</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>450</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>451</v>
       </c>
       <c r="D219" s="3">
         <v>23.49</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>452</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>453</v>
       </c>
       <c r="D220" s="3">
-        <v>23.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>454</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>455</v>
       </c>
       <c r="D221" s="3">
         <v>17.49</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D222" s="3">
         <v>17.49</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D223" s="3">
-        <v>17.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D224" s="3">
-        <v>18.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D225" s="3">
-        <v>32.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D226" s="3">
-        <v>67.99</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D227" s="3">
-        <v>26.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D228" s="3">
-        <v>23.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D229" s="3">
-        <v>32.49</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D230" s="3">
-        <v>25.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D231" s="3">
-        <v>22.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D232" s="3">
         <v>23.49</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D233" s="3">
-        <v>24.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D234" s="3">
-        <v>23.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D235" s="3">
-        <v>27.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D236" s="3">
-        <v>26.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D237" s="3">
-        <v>23.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D238" s="3">
-        <v>28.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D239" s="3">
-        <v>50.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D240" s="3">
-        <v>30.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D241" s="3">
-        <v>26.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D242" s="3">
-        <v>33.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D243" s="3">
-        <v>19.49</v>
+        <v>28.99</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D244" s="3">
-        <v>19.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D245" s="3">
-        <v>28.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D246" s="3">
-        <v>25.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D247" s="3">
-        <v>25.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D248" s="3">
-        <v>24.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D249" s="3">
-        <v>19.99</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D250" s="3">
-        <v>28.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D251" s="3">
-        <v>31.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D252" s="3">
-        <v>27.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D253" s="3">
-        <v>22.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D254" s="3">
-        <v>22.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D255" s="3">
-        <v>24.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D256" s="3">
-        <v>26.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D257" s="3">
-        <v>20.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D258" s="3">
-        <v>19.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D259" s="3">
-        <v>24.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D260" s="3">
-        <v>17.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D261" s="3">
-        <v>19.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D262" s="3">
-        <v>18.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D263" s="3">
-        <v>18.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D264" s="3">
-        <v>33.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D265" s="3">
-        <v>28.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D266" s="3">
-        <v>17.49</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D267" s="3">
-        <v>21.99</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D268" s="3">
-        <v>3.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D269" s="3">
-        <v>11.49</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D270" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D271" s="3">
-        <v>11.99</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D272" s="3">
-        <v>21.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D273" s="3">
-        <v>3.99</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D274" s="3">
-        <v>28.49</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D275" s="3">
-        <v>27.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D276" s="3">
-        <v>11.5</v>
+        <v>27</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D277" s="3">
-        <v>24.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D278" s="3">
-        <v>27</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D279" s="3">
-        <v>31.99</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D280" s="3">
-        <v>19.99</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D281" s="3">
-        <v>18.49</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D282" s="3">
-        <v>27.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D283" s="3">
-        <v>49.5</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D284" s="3">
-        <v>31.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D285" s="3">
-        <v>59.5</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D286" s="3">
-        <v>20.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D287" s="3">
         <v>31.49</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D288" s="3">
-        <v>27.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D289" s="3">
-        <v>31.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="s">
-        <v>449</v>
+        <v>592</v>
       </c>
       <c r="B290" s="1" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D290" s="3">
-        <v>36.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="s">
-        <v>449</v>
+        <v>592</v>
       </c>
       <c r="B291" s="1" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="D291" s="3">
-        <v>37.49</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>598</v>
       </c>
       <c r="D292" s="3">
-        <v>21.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D293" s="3">
-        <v>15.99</v>
+        <v>14.49</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D294" s="3">
         <v>15.99</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D295" s="3">
-        <v>14.49</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D296" s="3">
-        <v>15.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D297" s="3">
         <v>15.99</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>610</v>
       </c>
       <c r="D298" s="3">
         <v>17.99</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D299" s="3">
-        <v>15.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D300" s="3">
-        <v>17.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D301" s="3">
-        <v>18.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D302" s="3">
         <v>13.99</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D303" s="3">
         <v>14.99</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D304" s="3">
-        <v>13.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D305" s="3">
-        <v>14.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D306" s="3">
-        <v>21.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D307" s="3">
         <v>13.99</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="s">
-        <v>596</v>
+        <v>592</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D308" s="3">
         <v>16.99</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="s">
-        <v>596</v>
+        <v>631</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D309" s="3">
-        <v>13.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="s">
-        <v>596</v>
+        <v>631</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="D310" s="3">
-        <v>16.99</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>637</v>
       </c>
       <c r="D311" s="3">
-        <v>31.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D312" s="3">
-        <v>6.5</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>641</v>
       </c>
       <c r="D313" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D314" s="3">
-        <v>18.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D315" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D316" s="3">
-        <v>17.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>649</v>
       </c>
       <c r="D317" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D318" s="3">
-        <v>31.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>653</v>
       </c>
       <c r="D319" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D320" s="3">
         <v>26.99</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D321" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D322" s="3">
-        <v>26.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D323" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>663</v>
       </c>
       <c r="D324" s="3">
-        <v>21.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D325" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>667</v>
       </c>
       <c r="D326" s="3">
         <v>20.99</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>669</v>
       </c>
       <c r="D327" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D328" s="3">
-        <v>20.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>673</v>
       </c>
       <c r="D329" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D330" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D331" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D332" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D333" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>683</v>
       </c>
       <c r="D334" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D335" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>687</v>
       </c>
       <c r="D336" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D337" s="3">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D338" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>693</v>
       </c>
       <c r="D339" s="3">
-        <v>23.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>695</v>
       </c>
       <c r="D340" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D341" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>699</v>
       </c>
       <c r="D342" s="3">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D343" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D344" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D345" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D346" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D347" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D348" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D349" s="3">
-        <v>18.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D350" s="3">
-        <v>18.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D351" s="3">
-        <v>21.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D352" s="3">
-        <v>29.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D353" s="3">
         <v>4.99</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D354" s="3">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D355" s="3">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>727</v>
       </c>
       <c r="D356" s="3">
-        <v>4.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D357" s="3">
-        <v>4.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>731</v>
       </c>
       <c r="D358" s="3">
-        <v>18.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>733</v>
       </c>
       <c r="D359" s="3">
-        <v>18.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D360" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="s">
-        <v>635</v>
+        <v>736</v>
       </c>
       <c r="B361" s="1" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="D361" s="3">
-        <v>19.99</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="s">
-        <v>635</v>
+        <v>739</v>
       </c>
       <c r="B362" s="1" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="D362" s="3">
-        <v>19.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="s">
-        <v>635</v>
+        <v>739</v>
       </c>
       <c r="B363" s="1" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="D363" s="3">
-        <v>19.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D364" s="3">
-        <v>18.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D365" s="3">
-        <v>22.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D366" s="3">
-        <v>46.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>751</v>
       </c>
       <c r="D367" s="3">
-        <v>20.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D368" s="3">
-        <v>19.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>754</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>755</v>
       </c>
       <c r="D369" s="3">
-        <v>32.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>756</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>757</v>
       </c>
       <c r="D370" s="3">
-        <v>32.99</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D371" s="3">
-        <v>24.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>760</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>761</v>
       </c>
       <c r="D372" s="3">
-        <v>26.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D373" s="3">
         <v>29.49</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D374" s="3">
-        <v>64.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>766</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>767</v>
       </c>
       <c r="D375" s="3">
-        <v>24.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D376" s="3">
-        <v>29.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>771</v>
       </c>
       <c r="D377" s="3">
-        <v>24.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D378" s="3">
-        <v>29.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D379" s="3">
-        <v>30.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D380" s="3">
-        <v>30.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D381" s="3">
-        <v>20.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D382" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D383" s="3">
-        <v>24.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D384" s="3">
-        <v>24.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D385" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D386" s="3">
-        <v>25.49</v>
+        <v>53.49</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>791</v>
       </c>
       <c r="D387" s="3">
-        <v>31.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D388" s="3">
-        <v>24.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D389" s="3">
-        <v>53.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="s">
-        <v>745</v>
+        <v>796</v>
       </c>
       <c r="B390" s="1" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D390" s="3">
-        <v>23.99</v>
+        <v>47.99</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="s">
-        <v>745</v>
+        <v>796</v>
       </c>
       <c r="B391" s="1" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="D391" s="3">
-        <v>27.99</v>
+        <v>61.75</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="s">
-        <v>745</v>
+        <v>796</v>
       </c>
       <c r="B392" s="1" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C392" s="1" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="D392" s="3">
-        <v>31.99</v>
+        <v>63.99</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>803</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>804</v>
       </c>
       <c r="D393" s="3">
-        <v>47.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>805</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>806</v>
       </c>
       <c r="D394" s="3">
-        <v>61.75</v>
+        <v>105</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>807</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>808</v>
       </c>
       <c r="D395" s="3">
-        <v>63.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>809</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>810</v>
       </c>
       <c r="D396" s="3">
-        <v>79.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>812</v>
       </c>
       <c r="D397" s="3">
-        <v>105</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>814</v>
       </c>
       <c r="D398" s="3">
-        <v>22.49</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>816</v>
       </c>
       <c r="D399" s="3">
-        <v>25.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>818</v>
       </c>
       <c r="D400" s="3">
-        <v>24.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>820</v>
       </c>
       <c r="D401" s="3">
-        <v>42.99</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="D402" s="3">
-        <v>46.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="D403" s="3">
-        <v>37.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="B404" s="1" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="D404" s="3">
-        <v>28.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="s">
-        <v>802</v>
+        <v>821</v>
       </c>
       <c r="B405" s="1" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C405" s="1" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D405" s="3">
-        <v>30.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>830</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>831</v>
       </c>
       <c r="D406" s="3">
-        <v>22.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>832</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>833</v>
       </c>
       <c r="D407" s="3">
-        <v>23.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>834</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>835</v>
       </c>
       <c r="D408" s="3">
-        <v>22.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>836</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>837</v>
       </c>
       <c r="D409" s="3">
-        <v>22.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>839</v>
       </c>
       <c r="D410" s="3">
-        <v>39.49</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>841</v>
       </c>
       <c r="D411" s="3">
-        <v>49.99</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>843</v>
       </c>
       <c r="D412" s="3">
-        <v>35.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>845</v>
       </c>
       <c r="D413" s="3">
-        <v>35.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>847</v>
       </c>
       <c r="D414" s="3">
-        <v>41.5</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>848</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>849</v>
       </c>
       <c r="D415" s="3">
-        <v>40.49</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>851</v>
       </c>
       <c r="D416" s="3">
-        <v>26.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>853</v>
       </c>
       <c r="D417" s="3">
-        <v>21.49</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>854</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>855</v>
       </c>
       <c r="D418" s="3">
-        <v>43.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D419" s="3">
-        <v>15.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D420" s="3">
-        <v>2.99</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>860</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>861</v>
       </c>
       <c r="D421" s="3">
-        <v>15.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>863</v>
       </c>
       <c r="D422" s="3">
-        <v>2.99</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>865</v>
       </c>
       <c r="D423" s="3">
-        <v>20.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>866</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>867</v>
       </c>
       <c r="D424" s="3">
-        <v>8.99</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>869</v>
       </c>
       <c r="D425" s="3">
-        <v>2.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>871</v>
       </c>
       <c r="D426" s="3">
-        <v>41.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>873</v>
       </c>
       <c r="D427" s="3">
-        <v>37.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D428" s="3">
         <v>5.49</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>876</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>877</v>
       </c>
       <c r="D429" s="3">
-        <v>33.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D430" s="3">
-        <v>33.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>881</v>
       </c>
       <c r="D431" s="3">
-        <v>33.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D432" s="3">
-        <v>5.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D433" s="3">
-        <v>34.99</v>
+        <v>41.49</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>887</v>
       </c>
       <c r="D434" s="3">
-        <v>18.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="s">
-        <v>829</v>
+        <v>888</v>
       </c>
       <c r="B435" s="1" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="C435" s="1" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="D435" s="3">
-        <v>37.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="s">
-        <v>829</v>
+        <v>888</v>
       </c>
       <c r="B436" s="1" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="C436" s="1" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="D436" s="3">
-        <v>20.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="s">
-        <v>829</v>
+        <v>888</v>
       </c>
       <c r="B437" s="1" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="C437" s="1" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="D437" s="3">
-        <v>41.49</v>
+        <v>140</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="s">
-        <v>829</v>
+        <v>888</v>
       </c>
       <c r="B438" s="1" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="C438" s="1" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="D438" s="3">
-        <v>21.49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>898</v>
       </c>
       <c r="D439" s="3">
-        <v>59.99</v>
+        <v>670</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>900</v>
       </c>
       <c r="D440" s="3">
-        <v>52.49</v>
+        <v>70.49</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>902</v>
       </c>
       <c r="D441" s="3">
-        <v>140</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>904</v>
       </c>
       <c r="D442" s="3">
-        <v>120</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>906</v>
       </c>
       <c r="D443" s="3">
-        <v>670</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>908</v>
       </c>
       <c r="D444" s="3">
-        <v>70.49</v>
+        <v>44.49</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>910</v>
       </c>
       <c r="D445" s="3">
-        <v>52.5</v>
+        <v>295</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>912</v>
       </c>
       <c r="D446" s="3">
-        <v>57.99</v>
+        <v>150</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>914</v>
       </c>
       <c r="D447" s="3">
-        <v>22.49</v>
+        <v>191.5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D448" s="3">
-        <v>44.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D449" s="3">
-        <v>295</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D450" s="3">
-        <v>150</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>922</v>
       </c>
       <c r="D451" s="3">
-        <v>191.5</v>
+        <v>30.99</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>924</v>
       </c>
       <c r="D452" s="3">
-        <v>32.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D453" s="3">
-        <v>32.4</v>
+        <v>300</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D454" s="3">
-        <v>45.49</v>
+        <v>85</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>930</v>
       </c>
       <c r="D455" s="3">
-        <v>30.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>932</v>
       </c>
       <c r="D456" s="3">
-        <v>27.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D457" s="3">
-        <v>300</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>936</v>
       </c>
       <c r="D458" s="3">
-        <v>85</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>938</v>
       </c>
       <c r="D459" s="3">
-        <v>59.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D460" s="3">
-        <v>49.99</v>
+        <v>30</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>942</v>
       </c>
       <c r="D461" s="3">
-        <v>63.5</v>
+        <v>70.49</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D462" s="3">
-        <v>95.49</v>
+        <v>115</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D463" s="3">
-        <v>60.49</v>
+        <v>315</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>948</v>
       </c>
       <c r="D464" s="3">
-        <v>30</v>
+        <v>275</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D465" s="3">
-        <v>70.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>952</v>
       </c>
       <c r="D466" s="3">
-        <v>115</v>
+        <v>400</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D467" s="3">
-        <v>315</v>
+        <v>150</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>955</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>956</v>
       </c>
       <c r="D468" s="3">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D469" s="3">
-        <v>79.99</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D470" s="3">
-        <v>400</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>962</v>
       </c>
       <c r="D471" s="3">
-        <v>150</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D472" s="3">
-        <v>175</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>966</v>
       </c>
       <c r="D473" s="3">
-        <v>48.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D474" s="3">
-        <v>20.49</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D475" s="3">
-        <v>49.99</v>
+        <v>65</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D476" s="3">
-        <v>70.5</v>
+        <v>65.5</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D477" s="3">
-        <v>64.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>976</v>
       </c>
       <c r="D478" s="3">
-        <v>56.5</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D479" s="3">
-        <v>65</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>980</v>
       </c>
       <c r="D480" s="3">
-        <v>65.5</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>982</v>
       </c>
       <c r="D481" s="3">
-        <v>79.99</v>
+        <v>65</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D482" s="3">
-        <v>80.49</v>
+        <v>530</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D483" s="3">
-        <v>80.5</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>988</v>
       </c>
       <c r="D484" s="3">
-        <v>65.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D485" s="3">
-        <v>65</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>992</v>
       </c>
       <c r="D486" s="3">
-        <v>530</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>994</v>
       </c>
       <c r="D487" s="3">
-        <v>40.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D488" s="3">
-        <v>45.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D489" s="3">
-        <v>75.49</v>
+        <v>320</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>999</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="D490" s="3">
-        <v>60.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D491" s="3">
-        <v>80.49</v>
+        <v>47.49</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D492" s="3">
-        <v>125</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D493" s="3">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="D494" s="3">
-        <v>38.49</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="D495" s="3">
-        <v>47.49</v>
+        <v>400</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="D496" s="3">
-        <v>85.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="D497" s="3">
-        <v>210</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="D498" s="3">
-        <v>43.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="D499" s="3">
-        <v>400</v>
+        <v>125</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D500" s="3">
-        <v>50.49</v>
+        <v>83.49</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D501" s="3">
-        <v>38.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D502" s="3">
-        <v>38.49</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D503" s="3">
-        <v>125</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D504" s="3">
-        <v>83.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="D505" s="3">
-        <v>80.49</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D506" s="3">
-        <v>75.49</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="D507" s="3">
-        <v>45.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D508" s="3">
-        <v>44.99</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="D509" s="3">
-        <v>85.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D510" s="3">
-        <v>57.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D511" s="3">
-        <v>39.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D512" s="3">
-        <v>27.49</v>
+        <v>225</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D513" s="3">
-        <v>26.49</v>
+        <v>265</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D514" s="3">
-        <v>23.49</v>
+        <v>320</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D515" s="3">
-        <v>32.99</v>
+        <v>265</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D516" s="3">
-        <v>225</v>
+        <v>80</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D517" s="3">
-        <v>265</v>
+        <v>40</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D518" s="3">
-        <v>320</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D519" s="3">
-        <v>265</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D520" s="3">
-        <v>80</v>
+        <v>175</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="D521" s="3">
-        <v>40</v>
+        <v>95</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D522" s="3">
-        <v>7.49</v>
+        <v>74.99</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D523" s="3">
-        <v>84.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="D524" s="3">
-        <v>175</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D525" s="3">
-        <v>95</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D526" s="3">
-        <v>74.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D527" s="3">
-        <v>79.99</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D528" s="3">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D529" s="3">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="D530" s="3">
-        <v>64.99</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="D531" s="3">
-        <v>51.49</v>
+        <v>67</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D532" s="3">
-        <v>69.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="D533" s="3">
-        <v>69.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="D534" s="3">
-        <v>65.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="D535" s="3">
-        <v>67</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D536" s="3">
         <v>52.49</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D537" s="3">
-        <v>52.49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D538" s="3">
-        <v>45.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D539" s="3">
-        <v>50.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="D540" s="3">
-        <v>52.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="D541" s="3">
-        <v>55</v>
+        <v>96.49</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D542" s="3">
-        <v>52.49</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="D543" s="3">
-        <v>34.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="D544" s="3">
-        <v>59.99</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D545" s="3">
-        <v>96.49</v>
+        <v>55.49</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="D546" s="3">
-        <v>300</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="D547" s="3">
-        <v>46.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D548" s="3">
-        <v>80.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="D549" s="3">
-        <v>23.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="D550" s="3">
-        <v>55.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D551" s="3">
-        <v>40.49</v>
+        <v>100</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="D552" s="3">
-        <v>44.99</v>
+        <v>175</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="D553" s="3">
-        <v>59.99</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="D554" s="3">
-        <v>50.49</v>
+        <v>66.99</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D555" s="3">
-        <v>50.49</v>
+        <v>71.49</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="D556" s="3">
-        <v>100</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="D557" s="3">
-        <v>175</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D558" s="3">
-        <v>95.49</v>
+        <v>145</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D559" s="3">
-        <v>66.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="D560" s="3">
-        <v>71.49</v>
+        <v>42.49</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D561" s="3">
-        <v>59.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D562" s="3">
-        <v>59.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D563" s="3">
-        <v>145</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D564" s="3">
-        <v>59.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="D565" s="3">
-        <v>42.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D566" s="3">
-        <v>39.99</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="D567" s="3">
-        <v>35.49</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D568" s="3">
-        <v>64.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D569" s="3">
-        <v>64.99</v>
+        <v>64</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D570" s="3">
-        <v>64.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D571" s="3">
-        <v>85.49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D572" s="3">
-        <v>69.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1" t="s">
-        <v>896</v>
+        <v>888</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="D573" s="3">
-        <v>60.49</v>
-[...68 lines deleted...]
-      <c r="D578" s="3">
         <v>39.49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>