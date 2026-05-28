--- v9 (2026-05-07)
+++ v10 (2026-05-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="House of Townend" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1167" uniqueCount="1167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1161" uniqueCount="1161">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ProductCode</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Ale</t>
   </si>
   <si>
     <t>Black Sheep Ale 8 x 500ml</t>
   </si>
   <si>
     <t>BLSH002</t>
   </si>
   <si>
     <t>Bowness Bay Brewing Fell Walker Pale Ale 8 x 500ml</t>
   </si>
   <si>
@@ -1381,50 +1381,56 @@
   <si>
     <t>Amaretto Disarrono Liqueur</t>
   </si>
   <si>
     <t>AMAR010</t>
   </si>
   <si>
     <t>Angostorus Bitters Orange 10cl</t>
   </si>
   <si>
     <t>ANGO005</t>
   </si>
   <si>
     <t>Angostura Bitters 200ml</t>
   </si>
   <si>
     <t>ANGO001</t>
   </si>
   <si>
     <t>Archers Peach Schnapps Liqueur</t>
   </si>
   <si>
     <t>ARCH001</t>
   </si>
   <si>
+    <t>Asuki Yuzu Liqueur</t>
+  </si>
+  <si>
+    <t>ASUK001</t>
+  </si>
+  <si>
     <t>Baileys Irish Cream Liqueur</t>
   </si>
   <si>
     <t>BAIL003</t>
   </si>
   <si>
     <t>Benedictine D.O.M Liqueur</t>
   </si>
   <si>
     <t>BENE001</t>
   </si>
   <si>
     <t>Briotett Crème de Figue Liqueur</t>
   </si>
   <si>
     <t>BRIO135</t>
   </si>
   <si>
     <t>Briotett Crème de Violette Liqueur</t>
   </si>
   <si>
     <t>BRIO100</t>
   </si>
   <si>
     <t>Briotett Triple Sec Curacao</t>
@@ -2377,56 +2383,50 @@
   <si>
     <t>Mount Gay Eclipse Rum</t>
   </si>
   <si>
     <t>MOUN001</t>
   </si>
   <si>
     <t>Pennington's Pineapple Spiced Rum</t>
   </si>
   <si>
     <t>KEND105</t>
   </si>
   <si>
     <t>Sailor Jerry Spiced Rum</t>
   </si>
   <si>
     <t>SAIL001</t>
   </si>
   <si>
     <t>Takamaka Pti Lakas Rum</t>
   </si>
   <si>
     <t>TAKA020</t>
   </si>
   <si>
-    <t>Velho Barreiro Cachaça</t>
-[...4 lines deleted...]
-  <si>
     <t>Velho Barreiro Gold Cachaça</t>
   </si>
   <si>
     <t>VELH005</t>
   </si>
   <si>
     <t>Wood's 100 Old Navy Rum</t>
   </si>
   <si>
     <t>WOOD005</t>
   </si>
   <si>
     <t>Tequila</t>
   </si>
   <si>
     <t>Bruxo No.1 Espadin Mezcal</t>
   </si>
   <si>
     <t>BRUX001</t>
   </si>
   <si>
     <t>Bruxo No.3 Barril Mezcal</t>
   </si>
   <si>
     <t>BRUX005</t>
@@ -2659,101 +2659,89 @@
   <si>
     <t>Pennington's Lakeland Moon Organic Vodka 70cl</t>
   </si>
   <si>
     <t>KEND035</t>
   </si>
   <si>
     <t>Smirnoff Red Vodka</t>
   </si>
   <si>
     <t>SMIR006</t>
   </si>
   <si>
     <t>Smirnoff Red Vodka 1.5Ltr</t>
   </si>
   <si>
     <t>SMIR001</t>
   </si>
   <si>
     <t>Smirnoff Vanilla Vodka</t>
   </si>
   <si>
     <t>SMIR095</t>
   </si>
   <si>
-    <t>Standing Stones Vodka</t>
-[...4 lines deleted...]
-  <si>
     <t>Stolichnaya Red Vodka</t>
   </si>
   <si>
     <t>STOL001</t>
   </si>
   <si>
     <t>Whiskies</t>
   </si>
   <si>
     <t>Amrut Fusion Indian Single Malt Whisky</t>
   </si>
   <si>
     <t>AMRU005</t>
   </si>
   <si>
     <t>Ardbeg 10 Year Old Islay Single Malt Whisky</t>
   </si>
   <si>
     <t>ARDB001</t>
   </si>
   <si>
     <t>Ardbeg Anthology 2023: The Harpy’s Tale 13 Year Old Islay Single Malt Whisky</t>
   </si>
   <si>
     <t>ARDB165</t>
   </si>
   <si>
     <t>Ardbeg Heavy Vapours Year Old Islay Single Malt Whisky</t>
   </si>
   <si>
     <t>ARDB155</t>
   </si>
   <si>
     <t>Ardbeg Vintage_Y2k 23 Year Old Islay Single Malt Whisky</t>
   </si>
   <si>
     <t>ARDB175</t>
   </si>
   <si>
-    <t>Ardnamurchan AD 09.22 Cask Strength Single Malt Whisky</t>
-[...4 lines deleted...]
-  <si>
     <t>Ardnamurchan The Midgie Release Single Malt Whisky</t>
   </si>
   <si>
     <t>ARDN070</t>
   </si>
   <si>
     <t>Auchentoshan Three Wood Lowland Single Malt Whisky</t>
   </si>
   <si>
     <t>AUCH015</t>
   </si>
   <si>
     <t>Bell's Scotch Whisky</t>
   </si>
   <si>
     <t>BELL011</t>
   </si>
   <si>
     <t>Bowmore 12 Year Old Islay Single Malt Whisky</t>
   </si>
   <si>
     <t>BOWM001</t>
   </si>
   <si>
     <t>Bruichladdich Black Art 07.1 25 Year Old Islay Single Malt Whisky</t>
@@ -2962,56 +2950,50 @@
   <si>
     <t>Filey Bay Sherry Cask #5 Single Malt Whisky</t>
   </si>
   <si>
     <t>FILE085</t>
   </si>
   <si>
     <t>Filey Bay STR Finish Single Malt Whisky</t>
   </si>
   <si>
     <t>FILE020</t>
   </si>
   <si>
     <t>Filey Bay STR Red Wine Cask Single Malt Whisky</t>
   </si>
   <si>
     <t>FILE100</t>
   </si>
   <si>
     <t>Glen Scotia 25 Year Old Campbeltown, Single Malt Whisky</t>
   </si>
   <si>
     <t>SCOT050</t>
   </si>
   <si>
-    <t>Glen Scotia Double Cask Rum Finish Campbeltown Single Malt Whisky</t>
-[...4 lines deleted...]
-  <si>
     <t>Glenfarclas 10 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GLEN135</t>
   </si>
   <si>
     <t>Glenfarclas 105 Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GLEN155</t>
   </si>
   <si>
     <t>Glenfarclas 12 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GLEN625</t>
   </si>
   <si>
     <t>Glenfarclas 15 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GLEN140</t>
   </si>
   <si>
     <t>Glenfarclas 185th Anniversary Bottling Release Highland Single Malt Whisky</t>
@@ -3052,51 +3034,51 @@
   <si>
     <t>Glengoyne Highland Single Malt Whisky 10 Year Old</t>
   </si>
   <si>
     <t>GGOY035</t>
   </si>
   <si>
     <t>Glengoyne White Oak 24 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GGOY045</t>
   </si>
   <si>
     <t>Glenkinchie 12 Year Old Lowland Single Malt Whisky</t>
   </si>
   <si>
     <t>GLEN001</t>
   </si>
   <si>
     <t>Glenlivet Founders Reserve Speyside Single Malt Whisky</t>
   </si>
   <si>
     <t>GLIV001</t>
   </si>
   <si>
-    <t>Glenmorangie 10 Year Old Highland Single Malt Whisky</t>
+    <t>Glenmorangie 12 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GLEN070</t>
   </si>
   <si>
     <t>Glenmorangie 18 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GMOR015</t>
   </si>
   <si>
     <t>Glenmorangie Cadboll Estate 15 Year Old Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GMOR105</t>
   </si>
   <si>
     <t>Glenmorangie Cognac Cask Highland Single Malt Whisky</t>
   </si>
   <si>
     <t>GMOR080</t>
   </si>
   <si>
     <t>Glenmorangie Palo Cortado Cask Highland Single Malt Whisky</t>
   </si>
@@ -3562,68 +3544,68 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D573">
-  <autoFilter ref="A1:D573"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D570">
+  <autoFilter ref="A1:D570"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Category"/>
     <tableColumn id="2" name="Name"/>
     <tableColumn id="3" name="ProductCode"/>
     <tableColumn id="4" name="Price"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D573"/>
+  <dimension ref="A1:D570"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.4488330841064" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="3" width="14.0665775299072" customWidth="1"/>
     <col min="4" max="4" width="9.240625" customWidth="1" style="2"/>
     <col min="5" max="5" width="9.240625" customWidth="1"/>
     <col min="6" max="6" width="9.240625" customWidth="1"/>
     <col min="7" max="7" width="9.240625" customWidth="1"/>
     <col min="8" max="8" width="9.240625" customWidth="1"/>
     <col min="9" max="9" width="9.240625" customWidth="1"/>
     <col min="10" max="10" width="9.240625" customWidth="1"/>
     <col min="11" max="11" width="9.240625" customWidth="1"/>
     <col min="12" max="12" width="9.240625" customWidth="1"/>
     <col min="13" max="13" width="9.240625" customWidth="1"/>
     <col min="14" max="14" width="9.240625" customWidth="1"/>
     <col min="15" max="15" width="9.240625" customWidth="1"/>
     <col min="16" max="16" width="9.240625" customWidth="1"/>
     <col min="17" max="17" width="9.240625" customWidth="1"/>
     <col min="18" max="18" width="9.240625" customWidth="1"/>
     <col min="19" max="19" width="9.240625" customWidth="1"/>
     <col min="20" max="20" width="9.240625" customWidth="1"/>
@@ -6805,2366 +6787,2366 @@
     <row r="222">
       <c r="A222" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>456</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>457</v>
       </c>
       <c r="D222" s="3">
         <v>17.49</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>458</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>459</v>
       </c>
       <c r="D223" s="3">
-        <v>18.49</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>460</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>461</v>
       </c>
       <c r="D224" s="3">
-        <v>32.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D225" s="3">
-        <v>26.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D226" s="3">
-        <v>23.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D227" s="3">
-        <v>32.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D228" s="3">
-        <v>25.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D229" s="3">
-        <v>22.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D230" s="3">
-        <v>23.49</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D231" s="3">
-        <v>24.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D232" s="3">
-        <v>23.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D233" s="3">
-        <v>27.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D234" s="3">
-        <v>26.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D235" s="3">
-        <v>23.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D236" s="3">
-        <v>28.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D237" s="3">
-        <v>50.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D238" s="3">
-        <v>30.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D239" s="3">
-        <v>26.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D240" s="3">
-        <v>33.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D241" s="3">
-        <v>19.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D242" s="3">
         <v>19.49</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D243" s="3">
-        <v>28.99</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D244" s="3">
-        <v>25.49</v>
+        <v>28.99</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D245" s="3">
         <v>25.49</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D246" s="3">
-        <v>24.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D247" s="3">
-        <v>19.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D248" s="3">
-        <v>28.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D249" s="3">
-        <v>31.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D250" s="3">
-        <v>27.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D251" s="3">
-        <v>22.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D252" s="3">
         <v>22.49</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D253" s="3">
-        <v>24.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D254" s="3">
-        <v>26.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D255" s="3">
-        <v>20.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D256" s="3">
-        <v>19.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D257" s="3">
-        <v>24.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D258" s="3">
-        <v>17.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D259" s="3">
-        <v>19.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D260" s="3">
-        <v>18.99</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D261" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D262" s="3">
-        <v>33.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D263" s="3">
-        <v>28.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D264" s="3">
-        <v>17.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D265" s="3">
-        <v>21.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D266" s="3">
-        <v>3.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D267" s="3">
-        <v>11.49</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D268" s="3">
-        <v>21.99</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D269" s="3">
-        <v>11.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D270" s="3">
-        <v>21.99</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D271" s="3">
-        <v>3.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D272" s="3">
-        <v>28.49</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D273" s="3">
-        <v>27.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D274" s="3">
-        <v>11.5</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D275" s="3">
-        <v>24.49</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D276" s="3">
-        <v>27</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D277" s="3">
-        <v>31.99</v>
+        <v>27</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D278" s="3">
-        <v>19.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D279" s="3">
-        <v>18.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D280" s="3">
-        <v>27.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D281" s="3">
-        <v>49.5</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D282" s="3">
-        <v>31.49</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D283" s="3">
-        <v>59.5</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D284" s="3">
-        <v>20.49</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D285" s="3">
-        <v>31.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D286" s="3">
-        <v>27.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D287" s="3">
-        <v>31.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D288" s="3">
-        <v>36.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="s">
         <v>447</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D289" s="3">
-        <v>37.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="B290" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="B290" s="1" t="s">
+      <c r="C290" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="C290" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D290" s="3">
-        <v>21.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>595</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>596</v>
       </c>
       <c r="D291" s="3">
-        <v>15.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>597</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>598</v>
       </c>
       <c r="D292" s="3">
         <v>15.99</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>599</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>600</v>
       </c>
       <c r="D293" s="3">
-        <v>14.49</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>601</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>602</v>
       </c>
       <c r="D294" s="3">
-        <v>15.99</v>
+        <v>14.49</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>603</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>604</v>
       </c>
       <c r="D295" s="3">
         <v>15.99</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>605</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>606</v>
       </c>
       <c r="D296" s="3">
-        <v>17.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>607</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>608</v>
       </c>
       <c r="D297" s="3">
-        <v>15.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>609</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>610</v>
       </c>
       <c r="D298" s="3">
-        <v>17.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D299" s="3">
-        <v>18.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D300" s="3">
-        <v>13.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D301" s="3">
-        <v>14.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D302" s="3">
-        <v>13.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D303" s="3">
-        <v>14.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D304" s="3">
-        <v>21.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D305" s="3">
-        <v>13.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D306" s="3">
-        <v>16.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D307" s="3">
-        <v>13.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D308" s="3">
-        <v>16.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="B309" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="B309" s="1" t="s">
+      <c r="C309" s="1" t="s">
         <v>632</v>
       </c>
-      <c r="C309" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D309" s="3">
-        <v>31.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>634</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>635</v>
       </c>
       <c r="D310" s="3">
-        <v>6.5</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>636</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>637</v>
       </c>
       <c r="D311" s="3">
-        <v>18.99</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>638</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>639</v>
       </c>
       <c r="D312" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>640</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>641</v>
       </c>
       <c r="D313" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>642</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>643</v>
       </c>
       <c r="D314" s="3">
-        <v>17.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>644</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>645</v>
       </c>
       <c r="D315" s="3">
-        <v>21.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>646</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>647</v>
       </c>
       <c r="D316" s="3">
-        <v>31.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>648</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>649</v>
       </c>
       <c r="D317" s="3">
-        <v>18.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D318" s="3">
-        <v>26.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>653</v>
       </c>
       <c r="D319" s="3">
-        <v>18.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D320" s="3">
-        <v>26.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D321" s="3">
-        <v>21.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D322" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D323" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>663</v>
       </c>
       <c r="D324" s="3">
-        <v>20.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D325" s="3">
-        <v>21.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>667</v>
       </c>
       <c r="D326" s="3">
-        <v>20.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>669</v>
       </c>
       <c r="D327" s="3">
-        <v>23.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D328" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>673</v>
       </c>
       <c r="D329" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D330" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D331" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D332" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D333" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>683</v>
       </c>
       <c r="D334" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D335" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>687</v>
       </c>
       <c r="D336" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D337" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D338" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>693</v>
       </c>
       <c r="D339" s="3">
-        <v>19.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>695</v>
       </c>
       <c r="D340" s="3">
-        <v>23.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D341" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>699</v>
       </c>
       <c r="D342" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D343" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D344" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D345" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D346" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D347" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D348" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D349" s="3">
-        <v>29.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D350" s="3">
-        <v>4.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D351" s="3">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D352" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D353" s="3">
-        <v>4.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D354" s="3">
         <v>4.99</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D355" s="3">
-        <v>18.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>727</v>
       </c>
       <c r="D356" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D357" s="3">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>731</v>
       </c>
       <c r="D358" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>733</v>
       </c>
       <c r="D359" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D360" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B361" s="1" t="s">
         <v>736</v>
       </c>
-      <c r="B361" s="1" t="s">
+      <c r="C361" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="C361" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D361" s="3">
-        <v>18.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B362" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="B362" s="1" t="s">
+      <c r="C362" s="1" t="s">
         <v>740</v>
       </c>
-      <c r="C362" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D362" s="3">
-        <v>22.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D363" s="3">
-        <v>46.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>744</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>745</v>
       </c>
       <c r="D364" s="3">
-        <v>20.49</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D365" s="3">
-        <v>19.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D366" s="3">
-        <v>32.99</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>751</v>
       </c>
       <c r="D367" s="3">
         <v>32.99</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D368" s="3">
-        <v>24.99</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>754</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>755</v>
       </c>
       <c r="D369" s="3">
-        <v>26.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>756</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>757</v>
       </c>
       <c r="D370" s="3">
-        <v>29.49</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D371" s="3">
-        <v>64.99</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>760</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>761</v>
       </c>
       <c r="D372" s="3">
-        <v>24.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D373" s="3">
-        <v>29.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D374" s="3">
-        <v>24.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>766</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>767</v>
       </c>
       <c r="D375" s="3">
-        <v>29.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D376" s="3">
-        <v>30.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>771</v>
       </c>
       <c r="D377" s="3">
         <v>30.49</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D378" s="3">
-        <v>20.99</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D379" s="3">
-        <v>24.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D380" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D381" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D382" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D383" s="3">
-        <v>25.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D384" s="3">
-        <v>31.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D385" s="3">
-        <v>24.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D386" s="3">
-        <v>53.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>791</v>
       </c>
       <c r="D387" s="3">
-        <v>23.99</v>
+        <v>53.49</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D388" s="3">
         <v>27.99</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D389" s="3">
         <v>31.99</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="s">
         <v>796</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>797</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>798</v>
       </c>
       <c r="D390" s="3">
         <v>47.99</v>
       </c>
     </row>
@@ -9745,1995 +9727,1953 @@
     <row r="432">
       <c r="A432" s="1" t="s">
         <v>821</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D432" s="3">
         <v>20.49</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="s">
         <v>821</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D433" s="3">
-        <v>41.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="s">
-        <v>821</v>
+        <v>886</v>
       </c>
       <c r="B434" s="1" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D434" s="3">
-        <v>21.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>889</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>890</v>
       </c>
       <c r="D435" s="3">
-        <v>59.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>891</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>892</v>
       </c>
       <c r="D436" s="3">
-        <v>52.49</v>
+        <v>140</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>893</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>894</v>
       </c>
       <c r="D437" s="3">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>895</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>896</v>
       </c>
       <c r="D438" s="3">
-        <v>120</v>
+        <v>670</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>897</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>898</v>
       </c>
       <c r="D439" s="3">
-        <v>670</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>899</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>900</v>
       </c>
       <c r="D440" s="3">
-        <v>70.49</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>901</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>902</v>
       </c>
       <c r="D441" s="3">
-        <v>52.5</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>904</v>
       </c>
       <c r="D442" s="3">
-        <v>57.99</v>
+        <v>44.49</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>906</v>
       </c>
       <c r="D443" s="3">
-        <v>22.49</v>
+        <v>295</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>908</v>
       </c>
       <c r="D444" s="3">
-        <v>44.49</v>
+        <v>150</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>910</v>
       </c>
       <c r="D445" s="3">
-        <v>295</v>
+        <v>191.5</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>912</v>
       </c>
       <c r="D446" s="3">
-        <v>150</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>914</v>
       </c>
       <c r="D447" s="3">
-        <v>191.5</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D448" s="3">
-        <v>32.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D449" s="3">
-        <v>32.4</v>
+        <v>30.99</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D450" s="3">
-        <v>45.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>922</v>
       </c>
       <c r="D451" s="3">
-        <v>30.99</v>
+        <v>300</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>924</v>
       </c>
       <c r="D452" s="3">
-        <v>27.49</v>
+        <v>85</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D453" s="3">
-        <v>300</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D454" s="3">
-        <v>85</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>930</v>
       </c>
       <c r="D455" s="3">
-        <v>59.99</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>932</v>
       </c>
       <c r="D456" s="3">
-        <v>49.99</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D457" s="3">
-        <v>63.5</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>936</v>
       </c>
       <c r="D458" s="3">
-        <v>95.49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>938</v>
       </c>
       <c r="D459" s="3">
-        <v>60.49</v>
+        <v>70.49</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D460" s="3">
-        <v>30</v>
+        <v>115</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>942</v>
       </c>
       <c r="D461" s="3">
-        <v>70.49</v>
+        <v>315</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D462" s="3">
-        <v>115</v>
+        <v>275</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D463" s="3">
-        <v>315</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>948</v>
       </c>
       <c r="D464" s="3">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D465" s="3">
-        <v>79.99</v>
+        <v>150</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>952</v>
       </c>
       <c r="D466" s="3">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D467" s="3">
-        <v>150</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>955</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>956</v>
       </c>
       <c r="D468" s="3">
-        <v>175</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D469" s="3">
-        <v>48.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D470" s="3">
-        <v>20.49</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>962</v>
       </c>
       <c r="D471" s="3">
-        <v>49.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D472" s="3">
-        <v>70.5</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>966</v>
       </c>
       <c r="D473" s="3">
-        <v>64.99</v>
+        <v>65</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D474" s="3">
-        <v>56.5</v>
+        <v>65.5</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D475" s="3">
-        <v>65</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D476" s="3">
-        <v>65.5</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D477" s="3">
-        <v>79.99</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>976</v>
       </c>
       <c r="D478" s="3">
-        <v>80.49</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D479" s="3">
-        <v>80.5</v>
+        <v>65</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>980</v>
       </c>
       <c r="D480" s="3">
-        <v>65.49</v>
+        <v>530</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>982</v>
       </c>
       <c r="D481" s="3">
-        <v>65</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D482" s="3">
-        <v>530</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D483" s="3">
-        <v>40.49</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>988</v>
       </c>
       <c r="D484" s="3">
-        <v>45.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D485" s="3">
-        <v>75.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>992</v>
       </c>
       <c r="D486" s="3">
-        <v>60.49</v>
+        <v>320</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>994</v>
       </c>
       <c r="D487" s="3">
-        <v>80.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D488" s="3">
-        <v>125</v>
+        <v>47.49</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D489" s="3">
-        <v>320</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>999</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="D490" s="3">
-        <v>38.49</v>
+        <v>210</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D491" s="3">
-        <v>47.49</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D492" s="3">
-        <v>85.49</v>
+        <v>400</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D493" s="3">
-        <v>210</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="D494" s="3">
-        <v>43.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="D495" s="3">
-        <v>400</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="D496" s="3">
-        <v>50.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="D497" s="3">
-        <v>38.49</v>
+        <v>83.49</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="D498" s="3">
-        <v>38.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="D499" s="3">
-        <v>125</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D500" s="3">
-        <v>83.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D501" s="3">
-        <v>80.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D502" s="3">
-        <v>75.49</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D503" s="3">
-        <v>45.49</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D504" s="3">
-        <v>44.99</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="D505" s="3">
-        <v>85.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D506" s="3">
-        <v>57.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="D507" s="3">
-        <v>39.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D508" s="3">
-        <v>27.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="D509" s="3">
-        <v>26.49</v>
+        <v>225</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D510" s="3">
-        <v>23.49</v>
+        <v>265</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D511" s="3">
-        <v>32.99</v>
+        <v>320</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D512" s="3">
-        <v>225</v>
+        <v>265</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D513" s="3">
-        <v>265</v>
+        <v>80</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D514" s="3">
-        <v>320</v>
+        <v>40</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D515" s="3">
-        <v>265</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D516" s="3">
-        <v>80</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D517" s="3">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D518" s="3">
-        <v>7.49</v>
+        <v>95</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D519" s="3">
-        <v>84.99</v>
+        <v>74.99</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D520" s="3">
-        <v>175</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="D521" s="3">
-        <v>95</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D522" s="3">
-        <v>74.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D523" s="3">
-        <v>79.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="D524" s="3">
-        <v>79.99</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D525" s="3">
-        <v>79.99</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D526" s="3">
-        <v>64.99</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D527" s="3">
-        <v>51.49</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D528" s="3">
-        <v>69.99</v>
+        <v>67</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D529" s="3">
-        <v>69.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="D530" s="3">
-        <v>65.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="D531" s="3">
-        <v>67</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D532" s="3">
-        <v>52.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="D533" s="3">
         <v>52.49</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="D534" s="3">
-        <v>45.49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="D535" s="3">
-        <v>50.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D536" s="3">
-        <v>52.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D537" s="3">
-        <v>55</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D538" s="3">
-        <v>52.49</v>
+        <v>96.49</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D539" s="3">
-        <v>34.49</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="D540" s="3">
-        <v>59.99</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="D541" s="3">
-        <v>96.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D542" s="3">
-        <v>46.49</v>
+        <v>55.49</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="D543" s="3">
-        <v>80.49</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="D544" s="3">
-        <v>23.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D545" s="3">
-        <v>55.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="D546" s="3">
-        <v>40.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="D547" s="3">
-        <v>44.99</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D548" s="3">
-        <v>59.99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="D549" s="3">
-        <v>50.49</v>
+        <v>175</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="D550" s="3">
-        <v>50.49</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D551" s="3">
-        <v>100</v>
+        <v>66.99</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="D552" s="3">
-        <v>175</v>
+        <v>71.49</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="D553" s="3">
-        <v>95.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="D554" s="3">
-        <v>66.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D555" s="3">
-        <v>71.49</v>
+        <v>145</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="D556" s="3">
         <v>59.99</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="D557" s="3">
-        <v>59.99</v>
+        <v>42.49</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D558" s="3">
-        <v>145</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D559" s="3">
-        <v>59.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="D560" s="3">
-        <v>42.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D561" s="3">
-        <v>39.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D562" s="3">
-        <v>35.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D563" s="3">
-        <v>64.99</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D564" s="3">
-        <v>64.99</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="D565" s="3">
-        <v>64.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D566" s="3">
-        <v>85.49</v>
+        <v>64</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="D567" s="3">
-        <v>69.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D568" s="3">
-        <v>60.49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D569" s="3">
-        <v>64</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D570" s="3">
-        <v>60.49</v>
-[...40 lines deleted...]
-      <c r="D573" s="3">
         <v>39.49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>