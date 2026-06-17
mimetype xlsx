--- v10 (2026-05-28)
+++ v11 (2026-06-17)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="House of Townend" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1161" uniqueCount="1161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="1177">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ProductCode</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Ale</t>
   </si>
   <si>
     <t>Black Sheep Ale 8 x 500ml</t>
   </si>
   <si>
     <t>BLSH002</t>
   </si>
   <si>
     <t>Bowness Bay Brewing Fell Walker Pale Ale 8 x 500ml</t>
   </si>
   <si>
@@ -652,50 +652,92 @@
   <si>
     <t>Britvic 55 Orange 24 x 275ml</t>
   </si>
   <si>
     <t>BRIT145</t>
   </si>
   <si>
     <t>Britvic J20 Apple &amp; Mango 24 x 275ml</t>
   </si>
   <si>
     <t>BRIT115</t>
   </si>
   <si>
     <t>Britvic J20 Apple &amp; Raspberry 24 x 275ml</t>
   </si>
   <si>
     <t>BRIT170</t>
   </si>
   <si>
     <t>Britvic J20 Orange &amp; Passion Fruit 24 x 275ml</t>
   </si>
   <si>
     <t>BRIT110</t>
   </si>
   <si>
+    <t>Eager Apple 8 x 1.5Ltr</t>
+  </si>
+  <si>
+    <t>EAGE025</t>
+  </si>
+  <si>
+    <t>Eager Apple 8 x 1Ltr</t>
+  </si>
+  <si>
+    <t>EAGE001</t>
+  </si>
+  <si>
+    <t>Eager Cranberry 8 x 1Ltr</t>
+  </si>
+  <si>
+    <t>EAGE005</t>
+  </si>
+  <si>
+    <t>Eager Orange 8 x 1.5Ltr</t>
+  </si>
+  <si>
+    <t>EAGE030</t>
+  </si>
+  <si>
+    <t>Eager Orange 8 x 1Ltr</t>
+  </si>
+  <si>
+    <t>EAGE010</t>
+  </si>
+  <si>
+    <t>Eager Pineapple 8 x 1Ltr</t>
+  </si>
+  <si>
+    <t>EAGE020</t>
+  </si>
+  <si>
+    <t>Eager Tomato 8 x 1Ltr</t>
+  </si>
+  <si>
+    <t>EAGE015</t>
+  </si>
+  <si>
     <t>Frobishers Apple 24 x 250ml</t>
   </si>
   <si>
     <t>FROB005</t>
   </si>
   <si>
     <t>Frobishers Bumbleberry 24 x 250ml</t>
   </si>
   <si>
     <t>FROB030</t>
   </si>
   <si>
     <t>Frobishers Cherry 24 x 250ml</t>
   </si>
   <si>
     <t>FROB060</t>
   </si>
   <si>
     <t>Frobishers Cranberry 24 x 250ml</t>
   </si>
   <si>
     <t>FROB001</t>
   </si>
   <si>
     <t>Frobishers Fusion Apple &amp; Mango 24 x 275ml</t>
@@ -1379,50 +1421,56 @@
     <t>UMES001</t>
   </si>
   <si>
     <t>Amaretto Disarrono Liqueur</t>
   </si>
   <si>
     <t>AMAR010</t>
   </si>
   <si>
     <t>Angostorus Bitters Orange 10cl</t>
   </si>
   <si>
     <t>ANGO005</t>
   </si>
   <si>
     <t>Angostura Bitters 200ml</t>
   </si>
   <si>
     <t>ANGO001</t>
   </si>
   <si>
     <t>Archers Peach Schnapps Liqueur</t>
   </si>
   <si>
     <t>ARCH001</t>
+  </si>
+  <si>
+    <t>Asuki Cherry Blossom Liqueur</t>
+  </si>
+  <si>
+    <t>ASUK005</t>
   </si>
   <si>
     <t>Asuki Yuzu Liqueur</t>
   </si>
   <si>
     <t>ASUK001</t>
   </si>
   <si>
     <t>Baileys Irish Cream Liqueur</t>
   </si>
   <si>
     <t>BAIL003</t>
   </si>
   <si>
     <t>Benedictine D.O.M Liqueur</t>
   </si>
   <si>
     <t>BENE001</t>
   </si>
   <si>
     <t>Briotett Crème de Figue Liqueur</t>
   </si>
   <si>
     <t>BRIO135</t>
   </si>
@@ -3544,68 +3592,68 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D570">
-  <autoFilter ref="A1:D570"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D578">
+  <autoFilter ref="A1:D578"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Category"/>
     <tableColumn id="2" name="Name"/>
     <tableColumn id="3" name="ProductCode"/>
     <tableColumn id="4" name="Price"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D570"/>
+  <dimension ref="A1:D578"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.4488330841064" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="3" width="14.0665775299072" customWidth="1"/>
     <col min="4" max="4" width="9.240625" customWidth="1" style="2"/>
     <col min="5" max="5" width="9.240625" customWidth="1"/>
     <col min="6" max="6" width="9.240625" customWidth="1"/>
     <col min="7" max="7" width="9.240625" customWidth="1"/>
     <col min="8" max="8" width="9.240625" customWidth="1"/>
     <col min="9" max="9" width="9.240625" customWidth="1"/>
     <col min="10" max="10" width="9.240625" customWidth="1"/>
     <col min="11" max="11" width="9.240625" customWidth="1"/>
     <col min="12" max="12" width="9.240625" customWidth="1"/>
     <col min="13" max="13" width="9.240625" customWidth="1"/>
     <col min="14" max="14" width="9.240625" customWidth="1"/>
     <col min="15" max="15" width="9.240625" customWidth="1"/>
     <col min="16" max="16" width="9.240625" customWidth="1"/>
     <col min="17" max="17" width="9.240625" customWidth="1"/>
     <col min="18" max="18" width="9.240625" customWidth="1"/>
     <col min="19" max="19" width="9.240625" customWidth="1"/>
     <col min="20" max="20" width="9.240625" customWidth="1"/>
@@ -5107,6573 +5155,6685 @@
     <row r="102">
       <c r="A102" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D102" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D103" s="3">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D104" s="3">
-        <v>34.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D105" s="3">
-        <v>31.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D106" s="3">
-        <v>34.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D107" s="3">
-        <v>31.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D108" s="3">
-        <v>31.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D109" s="3">
-        <v>31.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D110" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D111" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D112" s="3">
-        <v>34.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D113" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D114" s="3">
-        <v>34.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="B115" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="B115" s="1" t="s">
+      <c r="C115" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="C115" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="3">
-        <v>35.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="B116" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C116" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D116" s="3">
-        <v>33.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="B117" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C117" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="C117" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D117" s="3">
-        <v>21.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C118" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C118" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D118" s="3">
-        <v>25.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="B119" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C119" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C119" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D119" s="3">
-        <v>36.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="B120" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C120" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C120" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D120" s="3">
-        <v>36.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
-        <v>239</v>
+        <v>206</v>
       </c>
       <c r="B121" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C121" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C121" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D121" s="3">
-        <v>29.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D122" s="3">
         <v>35.49</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D123" s="3">
-        <v>35.49</v>
+        <v>33.99</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D124" s="3">
-        <v>35.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D125" s="3">
-        <v>39.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D126" s="3">
-        <v>27.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D127" s="3">
-        <v>19.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D128" s="3">
-        <v>19.49</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D129" s="3">
-        <v>27.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D130" s="3">
-        <v>27.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D131" s="3">
-        <v>27.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D132" s="3">
-        <v>30.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D133" s="3">
-        <v>32.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D134" s="3">
-        <v>40.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D135" s="3">
-        <v>51.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D136" s="3">
-        <v>19.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D137" s="3">
-        <v>39.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D138" s="3">
-        <v>21.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D139" s="3">
-        <v>21.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D140" s="3">
-        <v>35.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D141" s="3">
-        <v>27.99</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D142" s="3">
-        <v>2.99</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D143" s="3">
-        <v>37.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D144" s="3">
-        <v>5.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D145" s="3">
-        <v>34.99</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D146" s="3">
-        <v>37.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D147" s="3">
-        <v>5.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D148" s="3">
-        <v>42.99</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D149" s="3">
-        <v>32.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D150" s="3">
-        <v>32.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D151" s="3">
-        <v>32.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D152" s="3">
-        <v>35.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D153" s="3">
-        <v>39.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D154" s="3">
-        <v>37.99</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D155" s="3">
-        <v>33.49</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D156" s="3">
-        <v>33.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D157" s="3">
-        <v>33.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D158" s="3">
-        <v>33.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D159" s="3">
-        <v>33.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D160" s="3">
-        <v>46.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D161" s="3">
-        <v>40.99</v>
+        <v>37.99</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D162" s="3">
-        <v>36.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D163" s="3">
-        <v>28.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D164" s="3">
-        <v>16.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D165" s="3">
-        <v>4.39</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D166" s="3">
-        <v>34.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D167" s="3">
-        <v>34.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D168" s="3">
-        <v>27.99</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D169" s="3">
-        <v>35.49</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D170" s="3">
         <v>28.49</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D171" s="3">
-        <v>32.49</v>
+        <v>16.49</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D172" s="3">
-        <v>36.99</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D173" s="3">
-        <v>37.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D174" s="3">
-        <v>35.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D175" s="3">
-        <v>36.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D176" s="3">
-        <v>34.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D177" s="3">
-        <v>39.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D178" s="3">
-        <v>38.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D179" s="3">
-        <v>34.99</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D180" s="3">
-        <v>39.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D181" s="3">
-        <v>34.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D182" s="3">
-        <v>24.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D183" s="3">
-        <v>39.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D184" s="3">
-        <v>34.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D185" s="3">
-        <v>21.99</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D186" s="3">
-        <v>39.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D187" s="3">
-        <v>24.99</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D188" s="3">
-        <v>24.99</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D189" s="3">
-        <v>24.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D190" s="3">
-        <v>24.99</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D191" s="3">
-        <v>24.99</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D192" s="3">
-        <v>24.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D193" s="3">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D194" s="3">
-        <v>20.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D195" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D196" s="3">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D197" s="3">
-        <v>36.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B198" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="B198" s="1" t="s">
+      <c r="C198" s="1" t="s">
         <v>407</v>
       </c>
-      <c r="C198" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D198" s="3">
-        <v>25.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="s">
-        <v>406</v>
+        <v>253</v>
       </c>
       <c r="B199" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="C199" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="C199" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D199" s="3">
-        <v>22.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="s">
-        <v>406</v>
+        <v>253</v>
       </c>
       <c r="B200" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="C200" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C200" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D200" s="3">
-        <v>35.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="s">
-        <v>406</v>
+        <v>253</v>
       </c>
       <c r="B201" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="C201" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="C201" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" s="3">
-        <v>29.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="s">
-        <v>406</v>
+        <v>253</v>
       </c>
       <c r="B202" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C202" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="C202" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D202" s="3">
-        <v>31.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="s">
-        <v>406</v>
+        <v>253</v>
       </c>
       <c r="B203" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C203" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="C203" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D203" s="3">
-        <v>31.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="s">
-        <v>406</v>
+        <v>253</v>
       </c>
       <c r="B204" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="C204" s="1" t="s">
         <v>419</v>
       </c>
-      <c r="C204" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D204" s="3">
-        <v>39.99</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>422</v>
       </c>
       <c r="D205" s="3">
-        <v>26.99</v>
+        <v>25.99</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>424</v>
       </c>
       <c r="D206" s="3">
-        <v>24.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D207" s="3">
-        <v>39.99</v>
+        <v>35.99</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D208" s="3">
-        <v>41.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D209" s="3">
-        <v>29.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D210" s="3">
-        <v>24.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D211" s="3">
         <v>39.99</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D212" s="3">
         <v>26.99</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D213" s="3">
-        <v>31.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D214" s="3">
-        <v>43.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D215" s="3">
-        <v>33.99</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D216" s="3">
-        <v>36.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D217" s="3">
-        <v>49.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B218" s="1" t="s">
         <v>447</v>
       </c>
-      <c r="B218" s="1" t="s">
+      <c r="C218" s="1" t="s">
         <v>448</v>
       </c>
-      <c r="C218" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D218" s="3">
-        <v>23.49</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="B219" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C219" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="C219" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D219" s="3">
-        <v>23.49</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="B220" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C220" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="C220" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D220" s="3">
-        <v>17.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="B221" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C221" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="C221" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D221" s="3">
-        <v>17.49</v>
+        <v>43.99</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="B222" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C222" s="1" t="s">
         <v>456</v>
       </c>
-      <c r="C222" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D222" s="3">
-        <v>17.49</v>
+        <v>33.99</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="B223" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="C223" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="C223" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" s="3">
-        <v>23.99</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="s">
-        <v>447</v>
+        <v>420</v>
       </c>
       <c r="B224" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="C224" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="C224" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D224" s="3">
-        <v>18.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>462</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>463</v>
       </c>
       <c r="D225" s="3">
-        <v>32.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>464</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>465</v>
       </c>
       <c r="D226" s="3">
-        <v>26.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D227" s="3">
-        <v>23.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D228" s="3">
-        <v>32.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D229" s="3">
-        <v>25.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D230" s="3">
-        <v>22.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D231" s="3">
-        <v>23.49</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D232" s="3">
-        <v>24.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D233" s="3">
-        <v>23.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D234" s="3">
-        <v>27.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D235" s="3">
-        <v>26.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D236" s="3">
-        <v>23.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D237" s="3">
-        <v>28.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D238" s="3">
-        <v>50.49</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D239" s="3">
-        <v>30.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D240" s="3">
-        <v>26.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D241" s="3">
-        <v>33.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D242" s="3">
-        <v>19.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D243" s="3">
-        <v>19.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D244" s="3">
-        <v>28.99</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D245" s="3">
-        <v>25.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D246" s="3">
-        <v>25.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D247" s="3">
-        <v>24.99</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D248" s="3">
-        <v>19.99</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D249" s="3">
-        <v>28.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D250" s="3">
-        <v>31.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D251" s="3">
-        <v>27.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D252" s="3">
-        <v>22.49</v>
+        <v>28.99</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D253" s="3">
-        <v>22.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D254" s="3">
-        <v>24.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D255" s="3">
-        <v>26.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D256" s="3">
-        <v>20.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D257" s="3">
-        <v>19.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D258" s="3">
-        <v>24.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D259" s="3">
-        <v>17.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D260" s="3">
-        <v>19.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D261" s="3">
-        <v>18.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D262" s="3">
-        <v>18.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D263" s="3">
-        <v>33.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D264" s="3">
-        <v>28.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D265" s="3">
-        <v>17.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D266" s="3">
-        <v>21.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D267" s="3">
-        <v>3.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D268" s="3">
-        <v>11.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D269" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D270" s="3">
-        <v>11.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D271" s="3">
-        <v>21.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D272" s="3">
-        <v>3.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D273" s="3">
-        <v>28.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D274" s="3">
-        <v>27.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D275" s="3">
-        <v>11.5</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D276" s="3">
-        <v>24.49</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D277" s="3">
-        <v>27</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D278" s="3">
-        <v>31.99</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D279" s="3">
-        <v>19.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D280" s="3">
-        <v>18.49</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D281" s="3">
-        <v>27.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D282" s="3">
-        <v>49.5</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D283" s="3">
-        <v>31.49</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D284" s="3">
-        <v>59.5</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D285" s="3">
-        <v>20.49</v>
+        <v>27</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D286" s="3">
-        <v>31.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D287" s="3">
-        <v>27.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D288" s="3">
-        <v>31.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D289" s="3">
-        <v>36.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D290" s="3">
-        <v>37.49</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B291" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="B291" s="1" t="s">
+      <c r="C291" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="C291" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D291" s="3">
-        <v>21.99</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="s">
-        <v>594</v>
+        <v>461</v>
       </c>
       <c r="B292" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C292" s="1" t="s">
         <v>597</v>
       </c>
-      <c r="C292" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D292" s="3">
-        <v>15.99</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="s">
-        <v>594</v>
+        <v>461</v>
       </c>
       <c r="B293" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="C293" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="C293" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D293" s="3">
-        <v>15.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="s">
-        <v>594</v>
+        <v>461</v>
       </c>
       <c r="B294" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="C294" s="1" t="s">
         <v>601</v>
       </c>
-      <c r="C294" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D294" s="3">
-        <v>14.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="s">
-        <v>594</v>
+        <v>461</v>
       </c>
       <c r="B295" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C295" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="C295" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D295" s="3">
-        <v>15.99</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="s">
-        <v>594</v>
+        <v>461</v>
       </c>
       <c r="B296" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="C296" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="C296" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D296" s="3">
-        <v>15.99</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="s">
-        <v>594</v>
+        <v>461</v>
       </c>
       <c r="B297" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="C297" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="C297" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D297" s="3">
-        <v>17.99</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="s">
-        <v>594</v>
+        <v>461</v>
       </c>
       <c r="B298" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C298" s="1" t="s">
         <v>609</v>
       </c>
-      <c r="C298" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D298" s="3">
-        <v>15.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>611</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>612</v>
       </c>
       <c r="D299" s="3">
-        <v>17.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>613</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D300" s="3">
-        <v>18.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>615</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>616</v>
       </c>
       <c r="D301" s="3">
-        <v>13.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>618</v>
       </c>
       <c r="D302" s="3">
-        <v>14.99</v>
+        <v>14.49</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>619</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>620</v>
       </c>
       <c r="D303" s="3">
-        <v>13.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B304" s="1" t="s">
         <v>621</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>622</v>
       </c>
       <c r="D304" s="3">
-        <v>14.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D305" s="3">
-        <v>21.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D306" s="3">
-        <v>13.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D307" s="3">
-        <v>16.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D308" s="3">
-        <v>13.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D309" s="3">
-        <v>16.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="B310" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="B310" s="1" t="s">
+      <c r="C310" s="1" t="s">
         <v>634</v>
       </c>
-      <c r="C310" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D310" s="3">
-        <v>31.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B311" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="C311" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="C311" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D311" s="3">
-        <v>6.5</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B312" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C312" s="1" t="s">
         <v>638</v>
       </c>
-      <c r="C312" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D312" s="3">
-        <v>18.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B313" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>640</v>
       </c>
-      <c r="C313" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D313" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B314" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="C314" s="1" t="s">
         <v>642</v>
       </c>
-      <c r="C314" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D314" s="3">
-        <v>18.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B315" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C315" s="1" t="s">
         <v>644</v>
       </c>
-      <c r="C315" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D315" s="3">
-        <v>17.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B316" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="C316" s="1" t="s">
         <v>646</v>
       </c>
-      <c r="C316" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D316" s="3">
-        <v>21.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="B317" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="C317" s="1" t="s">
         <v>648</v>
       </c>
-      <c r="C317" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D317" s="3">
-        <v>31.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B318" s="1" t="s">
         <v>650</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>651</v>
       </c>
       <c r="D318" s="3">
-        <v>18.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>652</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>653</v>
       </c>
       <c r="D319" s="3">
-        <v>26.99</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>654</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>655</v>
       </c>
       <c r="D320" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>656</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>657</v>
       </c>
       <c r="D321" s="3">
-        <v>26.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>659</v>
       </c>
       <c r="D322" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>660</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>661</v>
       </c>
       <c r="D323" s="3">
-        <v>21.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>663</v>
       </c>
       <c r="D324" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D325" s="3">
-        <v>20.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>667</v>
       </c>
       <c r="D326" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>669</v>
       </c>
       <c r="D327" s="3">
-        <v>20.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D328" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>673</v>
       </c>
       <c r="D329" s="3">
-        <v>23.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D330" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D331" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D332" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D333" s="3">
-        <v>23.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>683</v>
       </c>
       <c r="D334" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D335" s="3">
-        <v>21.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>687</v>
       </c>
       <c r="D336" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D337" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D338" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>693</v>
       </c>
       <c r="D339" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>695</v>
       </c>
       <c r="D340" s="3">
-        <v>19.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D341" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>699</v>
       </c>
       <c r="D342" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D343" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D344" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D345" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D346" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D347" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D348" s="3">
-        <v>18.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D349" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D350" s="3">
-        <v>29.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D351" s="3">
-        <v>4.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D352" s="3">
-        <v>19.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D353" s="3">
-        <v>19.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D354" s="3">
-        <v>4.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D355" s="3">
-        <v>4.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>727</v>
       </c>
       <c r="D356" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D357" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>731</v>
       </c>
       <c r="D358" s="3">
-        <v>19.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>733</v>
       </c>
       <c r="D359" s="3">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D360" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="s">
-        <v>633</v>
+        <v>649</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>737</v>
       </c>
       <c r="D361" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B362" s="1" t="s">
         <v>738</v>
       </c>
-      <c r="B362" s="1" t="s">
+      <c r="C362" s="1" t="s">
         <v>739</v>
       </c>
-      <c r="C362" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D362" s="3">
-        <v>18.49</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="B363" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C363" s="1" t="s">
         <v>741</v>
       </c>
-      <c r="B363" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D363" s="3">
-        <v>22.49</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="s">
-        <v>741</v>
+        <v>649</v>
       </c>
       <c r="B364" s="1" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="D364" s="3">
-        <v>46.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="s">
-        <v>741</v>
+        <v>649</v>
       </c>
       <c r="B365" s="1" t="s">
-        <v>746</v>
+        <v>744</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="D365" s="3">
-        <v>20.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="s">
-        <v>741</v>
+        <v>649</v>
       </c>
       <c r="B366" s="1" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>749</v>
+        <v>747</v>
       </c>
       <c r="D366" s="3">
-        <v>19.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="s">
-        <v>741</v>
+        <v>649</v>
       </c>
       <c r="B367" s="1" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="D367" s="3">
-        <v>32.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="s">
-        <v>741</v>
+        <v>649</v>
       </c>
       <c r="B368" s="1" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="D368" s="3">
-        <v>32.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="s">
-        <v>741</v>
+        <v>649</v>
       </c>
       <c r="B369" s="1" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="D369" s="3">
-        <v>24.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="B370" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="C370" s="1" t="s">
         <v>756</v>
       </c>
-      <c r="C370" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D370" s="3">
-        <v>26.99</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>758</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>759</v>
       </c>
       <c r="D371" s="3">
-        <v>29.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>760</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>761</v>
       </c>
       <c r="D372" s="3">
-        <v>64.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>762</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>763</v>
       </c>
       <c r="D373" s="3">
-        <v>24.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B374" s="1" t="s">
         <v>764</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>765</v>
       </c>
       <c r="D374" s="3">
-        <v>29.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>766</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>767</v>
       </c>
       <c r="D375" s="3">
-        <v>24.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B376" s="1" t="s">
         <v>768</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>769</v>
       </c>
       <c r="D376" s="3">
-        <v>29.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>771</v>
       </c>
       <c r="D377" s="3">
-        <v>30.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D378" s="3">
-        <v>30.49</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D379" s="3">
-        <v>20.99</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D380" s="3">
-        <v>24.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D381" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D382" s="3">
-        <v>24.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D383" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D384" s="3">
-        <v>25.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D385" s="3">
-        <v>31.99</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D386" s="3">
-        <v>24.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>791</v>
       </c>
       <c r="D387" s="3">
-        <v>53.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D388" s="3">
-        <v>27.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="s">
-        <v>741</v>
+        <v>757</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D389" s="3">
-        <v>31.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="B390" s="1" t="s">
         <v>796</v>
       </c>
-      <c r="B390" s="1" t="s">
+      <c r="C390" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="C390" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D390" s="3">
-        <v>47.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="B391" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="C391" s="1" t="s">
         <v>799</v>
       </c>
-      <c r="C391" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D391" s="3">
-        <v>61.75</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="B392" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="C392" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="C392" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D392" s="3">
-        <v>63.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="B393" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="C393" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="C393" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D393" s="3">
-        <v>79.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="B394" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="C394" s="1" t="s">
         <v>805</v>
       </c>
-      <c r="C394" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D394" s="3">
-        <v>105</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="B395" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="C395" s="1" t="s">
         <v>807</v>
       </c>
-      <c r="C395" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D395" s="3">
-        <v>22.49</v>
+        <v>53.49</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="B396" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="C396" s="1" t="s">
         <v>809</v>
       </c>
-      <c r="C396" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D396" s="3">
-        <v>25.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="s">
-        <v>796</v>
+        <v>757</v>
       </c>
       <c r="B397" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="C397" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="C397" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D397" s="3">
-        <v>24.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="B398" s="1" t="s">
         <v>813</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>814</v>
       </c>
       <c r="D398" s="3">
-        <v>42.99</v>
+        <v>47.99</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="B399" s="1" t="s">
         <v>815</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>816</v>
       </c>
       <c r="D399" s="3">
-        <v>37.49</v>
+        <v>61.75</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="B400" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>818</v>
       </c>
       <c r="D400" s="3">
-        <v>28.49</v>
+        <v>63.99</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="s">
-        <v>796</v>
+        <v>812</v>
       </c>
       <c r="B401" s="1" t="s">
         <v>819</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>820</v>
       </c>
       <c r="D401" s="3">
-        <v>30.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="B402" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="B402" s="1" t="s">
+      <c r="C402" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="C402" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D402" s="3">
-        <v>22.49</v>
+        <v>105</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B403" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C403" s="1" t="s">
         <v>824</v>
       </c>
-      <c r="C403" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D403" s="3">
-        <v>23.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B404" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="C404" s="1" t="s">
         <v>826</v>
       </c>
-      <c r="C404" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D404" s="3">
-        <v>22.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B405" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="C405" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="C405" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D405" s="3">
-        <v>22.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B406" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="C406" s="1" t="s">
         <v>830</v>
       </c>
-      <c r="C406" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D406" s="3">
-        <v>39.49</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B407" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="C407" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="C407" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D407" s="3">
-        <v>49.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B408" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="C408" s="1" t="s">
         <v>834</v>
       </c>
-      <c r="C408" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D408" s="3">
-        <v>35.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B409" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="C409" s="1" t="s">
         <v>836</v>
       </c>
-      <c r="C409" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D409" s="3">
-        <v>35.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B410" s="1" t="s">
         <v>838</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>839</v>
       </c>
       <c r="D410" s="3">
-        <v>41.5</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B411" s="1" t="s">
         <v>840</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>841</v>
       </c>
       <c r="D411" s="3">
-        <v>40.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B412" s="1" t="s">
         <v>842</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>843</v>
       </c>
       <c r="D412" s="3">
-        <v>26.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B413" s="1" t="s">
         <v>844</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>845</v>
       </c>
       <c r="D413" s="3">
-        <v>21.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B414" s="1" t="s">
         <v>846</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>847</v>
       </c>
       <c r="D414" s="3">
-        <v>43.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B415" s="1" t="s">
         <v>848</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>849</v>
       </c>
       <c r="D415" s="3">
-        <v>15.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>851</v>
       </c>
       <c r="D416" s="3">
-        <v>2.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>853</v>
       </c>
       <c r="D417" s="3">
-        <v>15.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>854</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>855</v>
       </c>
       <c r="D418" s="3">
-        <v>2.99</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D419" s="3">
-        <v>20.99</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D420" s="3">
-        <v>8.99</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>860</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>861</v>
       </c>
       <c r="D421" s="3">
-        <v>2.99</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>863</v>
       </c>
       <c r="D422" s="3">
-        <v>41.99</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>865</v>
       </c>
       <c r="D423" s="3">
-        <v>37.49</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>866</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>867</v>
       </c>
       <c r="D424" s="3">
-        <v>5.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>869</v>
       </c>
       <c r="D425" s="3">
-        <v>33.49</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>871</v>
       </c>
       <c r="D426" s="3">
-        <v>33.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>873</v>
       </c>
       <c r="D427" s="3">
-        <v>33.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D428" s="3">
-        <v>5.49</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>876</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>877</v>
       </c>
       <c r="D429" s="3">
-        <v>34.99</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D430" s="3">
-        <v>18.49</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>881</v>
       </c>
       <c r="D431" s="3">
         <v>37.49</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D432" s="3">
-        <v>20.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="s">
-        <v>821</v>
+        <v>837</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D433" s="3">
-        <v>21.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="B434" s="1" t="s">
         <v>886</v>
       </c>
-      <c r="B434" s="1" t="s">
+      <c r="C434" s="1" t="s">
         <v>887</v>
       </c>
-      <c r="C434" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D434" s="3">
-        <v>59.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="s">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="B435" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="C435" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="C435" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D435" s="3">
-        <v>52.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="s">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="B436" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C436" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="C436" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D436" s="3">
-        <v>140</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="s">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="B437" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="C437" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="C437" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D437" s="3">
-        <v>120</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="s">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="B438" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="C438" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="C438" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D438" s="3">
-        <v>670</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="s">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="B439" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="C439" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="C439" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D439" s="3">
-        <v>52.5</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="s">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="B440" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="C440" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="C440" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D440" s="3">
-        <v>57.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="s">
-        <v>886</v>
+        <v>837</v>
       </c>
       <c r="B441" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="C441" s="1" t="s">
         <v>901</v>
       </c>
-      <c r="C441" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D441" s="3">
-        <v>22.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>903</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>904</v>
       </c>
       <c r="D442" s="3">
-        <v>44.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B443" s="1" t="s">
         <v>905</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>906</v>
       </c>
       <c r="D443" s="3">
-        <v>295</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B444" s="1" t="s">
         <v>907</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>908</v>
       </c>
       <c r="D444" s="3">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B445" s="1" t="s">
         <v>909</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>910</v>
       </c>
       <c r="D445" s="3">
-        <v>191.5</v>
+        <v>120</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B446" s="1" t="s">
         <v>911</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>912</v>
       </c>
       <c r="D446" s="3">
-        <v>32.49</v>
+        <v>670</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B447" s="1" t="s">
         <v>913</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>914</v>
       </c>
       <c r="D447" s="3">
-        <v>32.4</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D448" s="3">
-        <v>45.49</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D449" s="3">
-        <v>30.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D450" s="3">
-        <v>27.49</v>
+        <v>44.49</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>922</v>
       </c>
       <c r="D451" s="3">
-        <v>300</v>
+        <v>295</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>924</v>
       </c>
       <c r="D452" s="3">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D453" s="3">
-        <v>59.99</v>
+        <v>191.5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D454" s="3">
-        <v>49.99</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>930</v>
       </c>
       <c r="D455" s="3">
-        <v>63.5</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>932</v>
       </c>
       <c r="D456" s="3">
-        <v>95.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D457" s="3">
-        <v>60.49</v>
+        <v>30.99</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>936</v>
       </c>
       <c r="D458" s="3">
-        <v>30</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>938</v>
       </c>
       <c r="D459" s="3">
-        <v>70.49</v>
+        <v>300</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D460" s="3">
-        <v>115</v>
+        <v>85</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>942</v>
       </c>
       <c r="D461" s="3">
-        <v>315</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D462" s="3">
-        <v>275</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D463" s="3">
-        <v>79.99</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>948</v>
       </c>
       <c r="D464" s="3">
-        <v>400</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D465" s="3">
-        <v>150</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>952</v>
       </c>
       <c r="D466" s="3">
-        <v>175</v>
+        <v>30</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D467" s="3">
-        <v>48.49</v>
+        <v>70.49</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>955</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>956</v>
       </c>
       <c r="D468" s="3">
-        <v>20.49</v>
+        <v>115</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D469" s="3">
-        <v>49.99</v>
+        <v>315</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D470" s="3">
-        <v>70.5</v>
+        <v>275</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>962</v>
       </c>
       <c r="D471" s="3">
-        <v>64.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D472" s="3">
-        <v>56.5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>966</v>
       </c>
       <c r="D473" s="3">
-        <v>65</v>
+        <v>150</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D474" s="3">
-        <v>65.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D475" s="3">
-        <v>79.99</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D476" s="3">
-        <v>80.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D477" s="3">
-        <v>80.5</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>976</v>
       </c>
       <c r="D478" s="3">
-        <v>65.49</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D479" s="3">
-        <v>65</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>980</v>
       </c>
       <c r="D480" s="3">
-        <v>530</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>982</v>
       </c>
       <c r="D481" s="3">
-        <v>45.49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D482" s="3">
-        <v>75.49</v>
+        <v>65.5</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D483" s="3">
-        <v>60.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>988</v>
       </c>
       <c r="D484" s="3">
         <v>80.49</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D485" s="3">
-        <v>125</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>992</v>
       </c>
       <c r="D486" s="3">
-        <v>320</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>994</v>
       </c>
       <c r="D487" s="3">
-        <v>38.49</v>
+        <v>65</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D488" s="3">
-        <v>47.49</v>
+        <v>530</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D489" s="3">
-        <v>85.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>999</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="D490" s="3">
-        <v>210</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D491" s="3">
-        <v>43.49</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D492" s="3">
-        <v>400</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D493" s="3">
-        <v>50.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="D494" s="3">
-        <v>38.49</v>
+        <v>320</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="D495" s="3">
         <v>38.49</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="D496" s="3">
-        <v>125</v>
+        <v>47.49</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="D497" s="3">
-        <v>83.49</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="D498" s="3">
-        <v>80.49</v>
+        <v>210</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="D499" s="3">
-        <v>75.49</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D500" s="3">
-        <v>45.49</v>
+        <v>400</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D501" s="3">
-        <v>44.99</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D502" s="3">
-        <v>85.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D503" s="3">
-        <v>57.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D504" s="3">
-        <v>39.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="D505" s="3">
-        <v>27.49</v>
+        <v>83.49</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D506" s="3">
-        <v>26.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="D507" s="3">
-        <v>23.49</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D508" s="3">
-        <v>32.99</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="D509" s="3">
-        <v>225</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D510" s="3">
-        <v>265</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D511" s="3">
-        <v>320</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D512" s="3">
-        <v>265</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D513" s="3">
-        <v>80</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D514" s="3">
-        <v>40</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D515" s="3">
-        <v>7.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D516" s="3">
-        <v>84.99</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D517" s="3">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D518" s="3">
-        <v>95</v>
+        <v>265</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D519" s="3">
-        <v>74.99</v>
+        <v>320</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D520" s="3">
-        <v>79.99</v>
+        <v>265</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="D521" s="3">
-        <v>79.99</v>
+        <v>80</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D522" s="3">
-        <v>79.99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D523" s="3">
-        <v>64.99</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="D524" s="3">
-        <v>51.49</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D525" s="3">
-        <v>69.99</v>
+        <v>175</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D526" s="3">
-        <v>69.99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D527" s="3">
-        <v>65.49</v>
+        <v>74.99</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D528" s="3">
-        <v>67</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D529" s="3">
-        <v>52.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="D530" s="3">
-        <v>52.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="D531" s="3">
-        <v>45.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D532" s="3">
-        <v>50.49</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="D533" s="3">
-        <v>52.49</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="D534" s="3">
-        <v>55</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="D535" s="3">
-        <v>52.49</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D536" s="3">
-        <v>34.49</v>
+        <v>67</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D537" s="3">
-        <v>59.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D538" s="3">
-        <v>96.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D539" s="3">
-        <v>46.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="D540" s="3">
-        <v>80.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="D541" s="3">
-        <v>23.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D542" s="3">
-        <v>55.49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="D543" s="3">
-        <v>40.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="D544" s="3">
-        <v>44.99</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D545" s="3">
         <v>59.99</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="D546" s="3">
-        <v>50.49</v>
+        <v>96.49</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="D547" s="3">
-        <v>50.49</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D548" s="3">
-        <v>100</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="D549" s="3">
-        <v>175</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="D550" s="3">
-        <v>95.49</v>
+        <v>55.49</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D551" s="3">
-        <v>66.99</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="D552" s="3">
-        <v>71.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="D553" s="3">
         <v>59.99</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="D554" s="3">
-        <v>59.99</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D555" s="3">
-        <v>145</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="D556" s="3">
-        <v>59.99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="D557" s="3">
-        <v>42.49</v>
+        <v>175</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D558" s="3">
-        <v>39.99</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D559" s="3">
-        <v>35.49</v>
+        <v>66.99</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="D560" s="3">
-        <v>64.99</v>
+        <v>71.49</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D561" s="3">
-        <v>64.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D562" s="3">
-        <v>64.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D563" s="3">
-        <v>85.49</v>
+        <v>145</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D564" s="3">
-        <v>69.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="D565" s="3">
-        <v>60.49</v>
+        <v>42.49</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D566" s="3">
-        <v>64</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="D567" s="3">
-        <v>60.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D568" s="3">
-        <v>65</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D569" s="3">
-        <v>60.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1" t="s">
-        <v>886</v>
+        <v>902</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D570" s="3">
+        <v>64.99</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B571" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C571" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D571" s="3">
+        <v>85.49</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B572" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C572" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D572" s="3">
+        <v>69.99</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B573" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C573" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D573" s="3">
+        <v>60.49</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B574" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C574" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D574" s="3">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B575" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C575" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D575" s="3">
+        <v>60.49</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B576" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C576" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D576" s="3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B577" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C577" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D577" s="3">
+        <v>60.49</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="B578" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C578" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D578" s="3">
         <v>39.49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>