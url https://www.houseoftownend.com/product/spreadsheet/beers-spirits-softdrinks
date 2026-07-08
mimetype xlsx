--- v11 (2026-06-17)
+++ v12 (2026-07-08)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="House of Townend" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1177" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="1189">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ProductCode</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Ale</t>
   </si>
   <si>
     <t>Black Sheep Ale 8 x 500ml</t>
   </si>
   <si>
     <t>BLSH002</t>
   </si>
   <si>
     <t>Bowness Bay Brewing Fell Walker Pale Ale 8 x 500ml</t>
   </si>
   <si>
@@ -895,62 +895,74 @@
   <si>
     <t>Edinburgh Seaside Gin</t>
   </si>
   <si>
     <t>EDIN030</t>
   </si>
   <si>
     <t>Ellers Farm Distillery Y -Gin</t>
   </si>
   <si>
     <t>YGIN005</t>
   </si>
   <si>
     <t>Fifty Pounds Gin</t>
   </si>
   <si>
     <t>FIFT001</t>
   </si>
   <si>
     <t>Forest Gin</t>
   </si>
   <si>
     <t>FORE001</t>
   </si>
   <si>
+    <t>Gordon's Alcohol Free Spirit</t>
+  </si>
+  <si>
+    <t>GORD095</t>
+  </si>
+  <si>
     <t>Gordon's London Dry Gin</t>
   </si>
   <si>
     <t>GORD006</t>
   </si>
   <si>
     <t>Gordon's London Dry Gin 1.5Ltr</t>
   </si>
   <si>
     <t>GORD001</t>
   </si>
   <si>
+    <t>Gordon's Pink Alcohol Free Spirit</t>
+  </si>
+  <si>
+    <t>GORD100</t>
+  </si>
+  <si>
     <t>Gordon's Pink London Dry Gin</t>
   </si>
   <si>
     <t>GORD055</t>
   </si>
   <si>
     <t>Gordon's Sicilian Lemon Gin</t>
   </si>
   <si>
     <t>GORD080</t>
   </si>
   <si>
     <t>Hendrick's Gin</t>
   </si>
   <si>
     <t>HEND001</t>
   </si>
   <si>
     <t xml:space="preserve">Lakeland Moon Elderflower Gin  70cl</t>
   </si>
   <si>
     <t>KEND125</t>
   </si>
   <si>
     <t>Lakes Distillery Elderflower Gin Liqueur Miniatures 5cl</t>
@@ -1741,56 +1753,74 @@
   <si>
     <t>Pennington's Kendal Mint Cake Liqueur 50cl</t>
   </si>
   <si>
     <t>KEND045</t>
   </si>
   <si>
     <t>Pennington's Kendal Mint Cake Liqueur Miniature 5cl</t>
   </si>
   <si>
     <t>KEND005</t>
   </si>
   <si>
     <t>Sloemotion Sloe Gin</t>
   </si>
   <si>
     <t>SLOE001</t>
   </si>
   <si>
     <t>Sloemotion Sloe Shiraz Spritz</t>
   </si>
   <si>
     <t>SLOE110</t>
   </si>
   <si>
+    <t>Sourz Cherry Liqueur</t>
+  </si>
+  <si>
+    <t>SOUR005</t>
+  </si>
+  <si>
     <t>Sourz Green Apple Liqueur</t>
   </si>
   <si>
     <t>SOUR050</t>
   </si>
   <si>
+    <t>Sourz Raspberry Liqueur</t>
+  </si>
+  <si>
+    <t>SOUR085</t>
+  </si>
+  <si>
+    <t>Sourz Strawberry Liqueur</t>
+  </si>
+  <si>
+    <t>SOUR090</t>
+  </si>
+  <si>
     <t>Southern Comfort Liqueur</t>
   </si>
   <si>
     <t>SCOM006</t>
   </si>
   <si>
     <t>Spirit of Yorkshire Cream Liqueur</t>
   </si>
   <si>
     <t>FILE035</t>
   </si>
   <si>
     <t>St Germain Elderflower Liqueur</t>
   </si>
   <si>
     <t>SAIN050</t>
   </si>
   <si>
     <t>Takamaka Koko Rum Liqueur</t>
   </si>
   <si>
     <t>TAKA010</t>
   </si>
   <si>
     <t>Tequila Rose Strawberry Cream Liqueur</t>
@@ -1835,50 +1865,56 @@
     <t>TOSO010</t>
   </si>
   <si>
     <t>Tosolini Limoncello Liqueur</t>
   </si>
   <si>
     <t>TOSO001</t>
   </si>
   <si>
     <t>Tosolini Saliza Amaretto Veneziano Liqueur</t>
   </si>
   <si>
     <t>SALI010</t>
   </si>
   <si>
     <t>Vivir VS Cafe Tequila Liqueur</t>
   </si>
   <si>
     <t>VIVI001</t>
   </si>
   <si>
     <t>Wild Turkey Honey Whiskey Liqueur</t>
   </si>
   <si>
     <t>WILD035</t>
+  </si>
+  <si>
+    <t>Wolfe Bros Orancello</t>
+  </si>
+  <si>
+    <t>ORAN060</t>
   </si>
   <si>
     <t>Mineral Water</t>
   </si>
   <si>
     <t>Acqua Panna Still Mineral Water 12 x 750ml</t>
   </si>
   <si>
     <t>ACQU001</t>
   </si>
   <si>
     <t>Harrogate Sparkling Mineral Water 12 x 750ml</t>
   </si>
   <si>
     <t>HARR005</t>
   </si>
   <si>
     <t>Harrogate Sparkling Spring Water 24 x 330ml</t>
   </si>
   <si>
     <t>HARR015</t>
   </si>
   <si>
     <t>Harrogate Still Mineral Water 12 x 750ml</t>
   </si>
@@ -3592,68 +3628,68 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D578">
-  <autoFilter ref="A1:D578"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D584">
+  <autoFilter ref="A1:D584"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Category"/>
     <tableColumn id="2" name="Name"/>
     <tableColumn id="3" name="ProductCode"/>
     <tableColumn id="4" name="Price"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D578"/>
+  <dimension ref="A1:D584"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.4488330841064" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="3" width="14.0665775299072" customWidth="1"/>
     <col min="4" max="4" width="9.240625" customWidth="1" style="2"/>
     <col min="5" max="5" width="9.240625" customWidth="1"/>
     <col min="6" max="6" width="9.240625" customWidth="1"/>
     <col min="7" max="7" width="9.240625" customWidth="1"/>
     <col min="8" max="8" width="9.240625" customWidth="1"/>
     <col min="9" max="9" width="9.240625" customWidth="1"/>
     <col min="10" max="10" width="9.240625" customWidth="1"/>
     <col min="11" max="11" width="9.240625" customWidth="1"/>
     <col min="12" max="12" width="9.240625" customWidth="1"/>
     <col min="13" max="13" width="9.240625" customWidth="1"/>
     <col min="14" max="14" width="9.240625" customWidth="1"/>
     <col min="15" max="15" width="9.240625" customWidth="1"/>
     <col min="16" max="16" width="9.240625" customWidth="1"/>
     <col min="17" max="17" width="9.240625" customWidth="1"/>
     <col min="18" max="18" width="9.240625" customWidth="1"/>
     <col min="19" max="19" width="9.240625" customWidth="1"/>
     <col min="20" max="20" width="9.240625" customWidth="1"/>
@@ -5715,331 +5751,331 @@
     <row r="142">
       <c r="A142" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D142" s="3">
         <v>51.49</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D143" s="3">
-        <v>19.49</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D144" s="3">
-        <v>39.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D145" s="3">
-        <v>21.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D146" s="3">
-        <v>21.49</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D147" s="3">
-        <v>35.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D148" s="3">
-        <v>27.99</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D149" s="3">
-        <v>2.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D150" s="3">
-        <v>37.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D151" s="3">
-        <v>5.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D152" s="3">
-        <v>34.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D153" s="3">
-        <v>37.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D154" s="3">
-        <v>5.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D155" s="3">
-        <v>42.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D156" s="3">
-        <v>32.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D157" s="3">
-        <v>32.49</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D158" s="3">
         <v>32.49</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D159" s="3">
-        <v>35.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D160" s="3">
-        <v>39.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D161" s="3">
-        <v>37.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D162" s="3">
-        <v>33.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D163" s="3">
-        <v>33.49</v>
+        <v>37.99</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D164" s="3">
         <v>33.49</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>341</v>
@@ -6051,443 +6087,443 @@
     <row r="166">
       <c r="A166" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D166" s="3">
         <v>33.49</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D167" s="3">
-        <v>46.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D168" s="3">
-        <v>40.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D169" s="3">
-        <v>36.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D170" s="3">
-        <v>28.49</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D171" s="3">
-        <v>16.49</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D172" s="3">
-        <v>4.39</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D173" s="3">
-        <v>34.99</v>
+        <v>16.49</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D174" s="3">
-        <v>34.99</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D175" s="3">
-        <v>27.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D176" s="3">
-        <v>35.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D177" s="3">
-        <v>28.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D178" s="3">
-        <v>32.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D179" s="3">
-        <v>36.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D180" s="3">
-        <v>37.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D181" s="3">
-        <v>35.49</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D182" s="3">
-        <v>36.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D183" s="3">
-        <v>34.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D184" s="3">
-        <v>39.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D185" s="3">
-        <v>38.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D186" s="3">
-        <v>34.99</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D187" s="3">
-        <v>39.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D188" s="3">
-        <v>34.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D189" s="3">
-        <v>24.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D190" s="3">
-        <v>39.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D191" s="3">
-        <v>34.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D192" s="3">
-        <v>21.99</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D193" s="3">
-        <v>39.99</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D194" s="3">
-        <v>24.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D195" s="3">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D196" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>405</v>
@@ -6527,5313 +6563,5397 @@
     <row r="200">
       <c r="A200" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D200" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D201" s="3">
-        <v>20.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D202" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>416</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>417</v>
       </c>
       <c r="D203" s="3">
-        <v>29.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>418</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>419</v>
       </c>
       <c r="D204" s="3">
-        <v>36.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B205" s="1" t="s">
         <v>420</v>
       </c>
-      <c r="B205" s="1" t="s">
+      <c r="C205" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D205" s="3">
-        <v>25.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="s">
-        <v>420</v>
+        <v>253</v>
       </c>
       <c r="B206" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="C206" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D206" s="3">
-        <v>22.99</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D207" s="3">
-        <v>35.99</v>
+        <v>25.99</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D208" s="3">
-        <v>29.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D209" s="3">
-        <v>31.99</v>
+        <v>35.99</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D210" s="3">
-        <v>31.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D211" s="3">
-        <v>39.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D212" s="3">
-        <v>26.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D213" s="3">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D214" s="3">
-        <v>39.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D215" s="3">
-        <v>41.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D216" s="3">
-        <v>29.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D217" s="3">
-        <v>24.99</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D218" s="3">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D219" s="3">
-        <v>26.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D220" s="3">
-        <v>31.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D221" s="3">
-        <v>43.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>456</v>
       </c>
       <c r="D222" s="3">
-        <v>33.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>458</v>
       </c>
       <c r="D223" s="3">
-        <v>36.99</v>
+        <v>43.99</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>460</v>
       </c>
       <c r="D224" s="3">
-        <v>49.99</v>
+        <v>33.99</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B225" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B225" s="1" t="s">
+      <c r="C225" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="C225" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D225" s="3">
-        <v>23.49</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="s">
-        <v>461</v>
+        <v>424</v>
       </c>
       <c r="B226" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="C226" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="C226" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226" s="3">
-        <v>23.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D227" s="3">
-        <v>17.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D228" s="3">
-        <v>17.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D229" s="3">
         <v>17.49</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D230" s="3">
-        <v>23.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D231" s="3">
-        <v>23.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D232" s="3">
-        <v>18.49</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D233" s="3">
-        <v>32.49</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D234" s="3">
-        <v>26.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D235" s="3">
-        <v>23.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D236" s="3">
-        <v>32.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D237" s="3">
-        <v>25.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D238" s="3">
-        <v>22.99</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D239" s="3">
-        <v>23.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D240" s="3">
-        <v>24.49</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D241" s="3">
         <v>23.49</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D242" s="3">
-        <v>27.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D243" s="3">
-        <v>26.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D244" s="3">
-        <v>23.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D245" s="3">
-        <v>28.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D246" s="3">
-        <v>50.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D247" s="3">
-        <v>30.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D248" s="3">
-        <v>26.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D249" s="3">
-        <v>33.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D250" s="3">
-        <v>19.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D251" s="3">
-        <v>19.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D252" s="3">
-        <v>28.99</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D253" s="3">
-        <v>25.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D254" s="3">
-        <v>25.49</v>
+        <v>28.99</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D255" s="3">
-        <v>24.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D256" s="3">
-        <v>19.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D257" s="3">
-        <v>28.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D258" s="3">
-        <v>31.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D259" s="3">
-        <v>27.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D260" s="3">
-        <v>22.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D261" s="3">
-        <v>22.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D262" s="3">
-        <v>24.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D263" s="3">
-        <v>26.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D264" s="3">
-        <v>20.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D265" s="3">
-        <v>19.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D266" s="3">
-        <v>24.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D267" s="3">
-        <v>17.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D268" s="3">
-        <v>19.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D269" s="3">
-        <v>18.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D270" s="3">
-        <v>18.99</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D271" s="3">
-        <v>33.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D272" s="3">
-        <v>28.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D273" s="3">
-        <v>17.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D274" s="3">
-        <v>21.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D275" s="3">
-        <v>3.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D276" s="3">
-        <v>11.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D277" s="3">
-        <v>21.99</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D278" s="3">
-        <v>11.99</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D279" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D280" s="3">
-        <v>3.99</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D281" s="3">
-        <v>28.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D282" s="3">
-        <v>27.99</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D283" s="3">
-        <v>11.5</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D284" s="3">
-        <v>24.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D285" s="3">
-        <v>27</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D286" s="3">
-        <v>31.99</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D287" s="3">
-        <v>19.99</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D288" s="3">
-        <v>18.49</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D289" s="3">
-        <v>27.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D290" s="3">
-        <v>49.5</v>
+        <v>27</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>595</v>
       </c>
       <c r="D291" s="3">
-        <v>31.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>597</v>
       </c>
       <c r="D292" s="3">
-        <v>59.5</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D293" s="3">
-        <v>20.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>601</v>
       </c>
       <c r="D294" s="3">
-        <v>31.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D295" s="3">
-        <v>27.49</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>605</v>
       </c>
       <c r="D296" s="3">
         <v>31.49</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>606</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D297" s="3">
-        <v>36.49</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D298" s="3">
-        <v>37.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B299" s="1" t="s">
         <v>610</v>
       </c>
-      <c r="B299" s="1" t="s">
+      <c r="C299" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="C299" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D299" s="3">
-        <v>21.99</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="s">
-        <v>610</v>
+        <v>465</v>
       </c>
       <c r="B300" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C300" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="C300" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D300" s="3">
-        <v>15.99</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="s">
-        <v>610</v>
+        <v>465</v>
       </c>
       <c r="B301" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C301" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="C301" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D301" s="3">
-        <v>15.99</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="s">
-        <v>610</v>
+        <v>465</v>
       </c>
       <c r="B302" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="C302" s="1" t="s">
         <v>617</v>
       </c>
-      <c r="C302" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D302" s="3">
-        <v>14.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="s">
-        <v>610</v>
+        <v>465</v>
       </c>
       <c r="B303" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C303" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="C303" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D303" s="3">
-        <v>15.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="s">
-        <v>610</v>
+        <v>465</v>
       </c>
       <c r="B304" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C304" s="1" t="s">
         <v>621</v>
       </c>
-      <c r="C304" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D304" s="3">
-        <v>15.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D305" s="3">
-        <v>17.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D306" s="3">
         <v>15.99</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D307" s="3">
-        <v>17.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D308" s="3">
-        <v>18.99</v>
+        <v>14.49</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D309" s="3">
-        <v>13.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>633</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>634</v>
       </c>
       <c r="D310" s="3">
-        <v>14.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>635</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D311" s="3">
-        <v>13.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>637</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D312" s="3">
-        <v>14.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D313" s="3">
-        <v>21.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D314" s="3">
-        <v>13.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D315" s="3">
-        <v>16.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D316" s="3">
-        <v>13.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D317" s="3">
-        <v>16.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B318" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="B318" s="1" t="s">
+      <c r="C318" s="1" t="s">
         <v>650</v>
       </c>
-      <c r="C318" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D318" s="3">
-        <v>31.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="s">
-        <v>649</v>
+        <v>622</v>
       </c>
       <c r="B319" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="C319" s="1" t="s">
         <v>652</v>
       </c>
-      <c r="C319" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D319" s="3">
-        <v>6.5</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="s">
-        <v>649</v>
+        <v>622</v>
       </c>
       <c r="B320" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C320" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="C320" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D320" s="3">
-        <v>18.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="s">
-        <v>649</v>
+        <v>622</v>
       </c>
       <c r="B321" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C321" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="C321" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D321" s="3">
-        <v>18.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="s">
-        <v>649</v>
+        <v>622</v>
       </c>
       <c r="B322" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C322" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="C322" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D322" s="3">
-        <v>18.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="s">
-        <v>649</v>
+        <v>622</v>
       </c>
       <c r="B323" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C323" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="C323" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D323" s="3">
-        <v>17.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>663</v>
       </c>
       <c r="D324" s="3">
-        <v>21.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D325" s="3">
-        <v>31.99</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>667</v>
       </c>
       <c r="D326" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>669</v>
       </c>
       <c r="D327" s="3">
-        <v>26.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D328" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>673</v>
       </c>
       <c r="D329" s="3">
-        <v>26.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D330" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D331" s="3">
-        <v>21.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D332" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D333" s="3">
-        <v>20.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>683</v>
       </c>
       <c r="D334" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D335" s="3">
-        <v>20.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>687</v>
       </c>
       <c r="D336" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D337" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D338" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>693</v>
       </c>
       <c r="D339" s="3">
-        <v>23.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>695</v>
       </c>
       <c r="D340" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D341" s="3">
-        <v>23.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>699</v>
       </c>
       <c r="D342" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D343" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D344" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D345" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D346" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D347" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D348" s="3">
-        <v>19.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D349" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D350" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D351" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D352" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D353" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D354" s="3">
-        <v>18.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D355" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>727</v>
       </c>
       <c r="D356" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D357" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>731</v>
       </c>
       <c r="D358" s="3">
-        <v>29.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>733</v>
       </c>
       <c r="D359" s="3">
-        <v>4.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D360" s="3">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>737</v>
       </c>
       <c r="D361" s="3">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>739</v>
       </c>
       <c r="D362" s="3">
-        <v>4.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>741</v>
       </c>
       <c r="D363" s="3">
-        <v>4.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D364" s="3">
-        <v>18.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>744</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>745</v>
       </c>
       <c r="D365" s="3">
-        <v>18.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D366" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D367" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>751</v>
       </c>
       <c r="D368" s="3">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D369" s="3">
-        <v>19.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B370" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="B370" s="1" t="s">
+      <c r="C370" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="C370" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D370" s="3">
-        <v>18.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="B371" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="C371" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="B371" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D371" s="3">
-        <v>22.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="s">
-        <v>757</v>
+        <v>661</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="D372" s="3">
-        <v>46.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="s">
-        <v>757</v>
+        <v>661</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="D373" s="3">
-        <v>20.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="s">
-        <v>757</v>
+        <v>661</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="D374" s="3">
-        <v>19.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="s">
-        <v>757</v>
+        <v>661</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="D375" s="3">
-        <v>32.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="B376" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="C376" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="C376" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D376" s="3">
-        <v>32.99</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>771</v>
       </c>
       <c r="D377" s="3">
-        <v>24.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D378" s="3">
-        <v>26.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D379" s="3">
-        <v>29.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D380" s="3">
-        <v>64.99</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D381" s="3">
-        <v>24.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D382" s="3">
-        <v>29.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D383" s="3">
-        <v>24.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D384" s="3">
-        <v>29.49</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D385" s="3">
-        <v>30.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D386" s="3">
-        <v>30.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>791</v>
       </c>
       <c r="D387" s="3">
-        <v>20.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D388" s="3">
-        <v>24.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D389" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>797</v>
       </c>
       <c r="D390" s="3">
-        <v>24.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>799</v>
       </c>
       <c r="D391" s="3">
-        <v>24.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>801</v>
       </c>
       <c r="D392" s="3">
-        <v>25.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>803</v>
       </c>
       <c r="D393" s="3">
-        <v>31.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>804</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>805</v>
       </c>
       <c r="D394" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>807</v>
       </c>
       <c r="D395" s="3">
-        <v>53.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>809</v>
       </c>
       <c r="D396" s="3">
-        <v>27.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="s">
-        <v>757</v>
+        <v>769</v>
       </c>
       <c r="B397" s="1" t="s">
         <v>810</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>811</v>
       </c>
       <c r="D397" s="3">
-        <v>31.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="B398" s="1" t="s">
         <v>812</v>
       </c>
-      <c r="B398" s="1" t="s">
+      <c r="C398" s="1" t="s">
         <v>813</v>
       </c>
-      <c r="C398" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D398" s="3">
-        <v>47.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="s">
-        <v>812</v>
+        <v>769</v>
       </c>
       <c r="B399" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C399" s="1" t="s">
         <v>815</v>
       </c>
-      <c r="C399" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D399" s="3">
-        <v>61.75</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="s">
-        <v>812</v>
+        <v>769</v>
       </c>
       <c r="B400" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C400" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="C400" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D400" s="3">
-        <v>63.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="s">
-        <v>812</v>
+        <v>769</v>
       </c>
       <c r="B401" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="C401" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="C401" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D401" s="3">
-        <v>79.99</v>
+        <v>53.49</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="s">
-        <v>812</v>
+        <v>769</v>
       </c>
       <c r="B402" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="C402" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="C402" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D402" s="3">
-        <v>105</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="s">
-        <v>812</v>
+        <v>769</v>
       </c>
       <c r="B403" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C403" s="1" t="s">
         <v>823</v>
       </c>
-      <c r="C403" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D403" s="3">
-        <v>22.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>826</v>
       </c>
       <c r="D404" s="3">
-        <v>25.49</v>
+        <v>47.99</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>828</v>
       </c>
       <c r="D405" s="3">
-        <v>24.49</v>
+        <v>61.75</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>830</v>
       </c>
       <c r="D406" s="3">
-        <v>42.99</v>
+        <v>63.99</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D407" s="3">
-        <v>37.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>834</v>
       </c>
       <c r="D408" s="3">
-        <v>28.49</v>
+        <v>105</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B409" s="1" t="s">
         <v>835</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>836</v>
       </c>
       <c r="D409" s="3">
-        <v>30.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B410" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="B410" s="1" t="s">
+      <c r="C410" s="1" t="s">
         <v>838</v>
       </c>
-      <c r="C410" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D410" s="3">
-        <v>22.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="s">
-        <v>837</v>
+        <v>824</v>
       </c>
       <c r="B411" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="C411" s="1" t="s">
         <v>840</v>
       </c>
-      <c r="C411" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D411" s="3">
-        <v>23.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="s">
-        <v>837</v>
+        <v>824</v>
       </c>
       <c r="B412" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="C412" s="1" t="s">
         <v>842</v>
       </c>
-      <c r="C412" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D412" s="3">
-        <v>22.49</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="s">
-        <v>837</v>
+        <v>824</v>
       </c>
       <c r="B413" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="C413" s="1" t="s">
         <v>844</v>
       </c>
-      <c r="C413" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D413" s="3">
-        <v>22.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="s">
-        <v>837</v>
+        <v>824</v>
       </c>
       <c r="B414" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="C414" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="C414" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D414" s="3">
-        <v>39.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="s">
-        <v>837</v>
+        <v>824</v>
       </c>
       <c r="B415" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="C415" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="C415" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D415" s="3">
-        <v>49.99</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>851</v>
       </c>
       <c r="D416" s="3">
-        <v>35.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>853</v>
       </c>
       <c r="D417" s="3">
-        <v>35.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>854</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>855</v>
       </c>
       <c r="D418" s="3">
-        <v>41.5</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D419" s="3">
-        <v>40.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D420" s="3">
-        <v>26.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>860</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>861</v>
       </c>
       <c r="D421" s="3">
-        <v>21.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>863</v>
       </c>
       <c r="D422" s="3">
-        <v>43.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>865</v>
       </c>
       <c r="D423" s="3">
-        <v>15.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>866</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>867</v>
       </c>
       <c r="D424" s="3">
-        <v>2.99</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>869</v>
       </c>
       <c r="D425" s="3">
-        <v>15.49</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>871</v>
       </c>
       <c r="D426" s="3">
-        <v>2.99</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>873</v>
       </c>
       <c r="D427" s="3">
-        <v>20.99</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D428" s="3">
-        <v>8.99</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>876</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>877</v>
       </c>
       <c r="D429" s="3">
-        <v>2.99</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D430" s="3">
-        <v>41.99</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>881</v>
       </c>
       <c r="D431" s="3">
-        <v>37.49</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D432" s="3">
-        <v>5.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D433" s="3">
-        <v>33.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>887</v>
       </c>
       <c r="D434" s="3">
-        <v>33.49</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>889</v>
       </c>
       <c r="D435" s="3">
-        <v>33.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>891</v>
       </c>
       <c r="D436" s="3">
-        <v>5.49</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>893</v>
       </c>
       <c r="D437" s="3">
-        <v>34.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>895</v>
       </c>
       <c r="D438" s="3">
-        <v>18.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>897</v>
       </c>
       <c r="D439" s="3">
-        <v>37.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>899</v>
       </c>
       <c r="D440" s="3">
-        <v>20.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>900</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>901</v>
       </c>
       <c r="D441" s="3">
-        <v>21.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="B442" s="1" t="s">
         <v>902</v>
       </c>
-      <c r="B442" s="1" t="s">
+      <c r="C442" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="C442" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D442" s="3">
-        <v>59.99</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="s">
-        <v>902</v>
+        <v>849</v>
       </c>
       <c r="B443" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="C443" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="C443" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D443" s="3">
-        <v>52.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="s">
-        <v>902</v>
+        <v>849</v>
       </c>
       <c r="B444" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="C444" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="C444" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D444" s="3">
-        <v>140</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="s">
-        <v>902</v>
+        <v>849</v>
       </c>
       <c r="B445" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="C445" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="C445" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D445" s="3">
-        <v>120</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="s">
-        <v>902</v>
+        <v>849</v>
       </c>
       <c r="B446" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="C446" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="C446" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D446" s="3">
-        <v>670</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="s">
-        <v>902</v>
+        <v>849</v>
       </c>
       <c r="B447" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="C447" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="C447" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D447" s="3">
-        <v>52.5</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D448" s="3">
-        <v>57.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D449" s="3">
-        <v>22.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D450" s="3">
-        <v>44.49</v>
+        <v>140</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>922</v>
       </c>
       <c r="D451" s="3">
-        <v>295</v>
+        <v>120</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>924</v>
       </c>
       <c r="D452" s="3">
-        <v>150</v>
+        <v>670</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D453" s="3">
-        <v>191.5</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D454" s="3">
-        <v>32.49</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>930</v>
       </c>
       <c r="D455" s="3">
-        <v>32.4</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>932</v>
       </c>
       <c r="D456" s="3">
-        <v>45.49</v>
+        <v>44.49</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D457" s="3">
-        <v>30.99</v>
+        <v>295</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>936</v>
       </c>
       <c r="D458" s="3">
-        <v>27.49</v>
+        <v>150</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>938</v>
       </c>
       <c r="D459" s="3">
-        <v>300</v>
+        <v>191.5</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D460" s="3">
-        <v>85</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>942</v>
       </c>
       <c r="D461" s="3">
-        <v>59.99</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D462" s="3">
-        <v>49.99</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D463" s="3">
-        <v>63.5</v>
+        <v>30.99</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>948</v>
       </c>
       <c r="D464" s="3">
-        <v>95.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D465" s="3">
-        <v>60.49</v>
+        <v>300</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>952</v>
       </c>
       <c r="D466" s="3">
-        <v>30</v>
+        <v>85</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D467" s="3">
-        <v>70.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>955</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>956</v>
       </c>
       <c r="D468" s="3">
-        <v>115</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D469" s="3">
-        <v>315</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D470" s="3">
-        <v>275</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>962</v>
       </c>
       <c r="D471" s="3">
-        <v>79.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D472" s="3">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>966</v>
       </c>
       <c r="D473" s="3">
-        <v>150</v>
+        <v>70.49</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D474" s="3">
-        <v>175</v>
+        <v>115</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D475" s="3">
-        <v>48.49</v>
+        <v>315</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D476" s="3">
-        <v>20.49</v>
+        <v>275</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D477" s="3">
-        <v>49.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>976</v>
       </c>
       <c r="D478" s="3">
-        <v>70.5</v>
+        <v>400</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D479" s="3">
-        <v>64.99</v>
+        <v>150</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>980</v>
       </c>
       <c r="D480" s="3">
-        <v>56.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>982</v>
       </c>
       <c r="D481" s="3">
-        <v>65</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D482" s="3">
-        <v>65.5</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D483" s="3">
-        <v>79.99</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>988</v>
       </c>
       <c r="D484" s="3">
-        <v>80.49</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D485" s="3">
-        <v>80.5</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>992</v>
       </c>
       <c r="D486" s="3">
-        <v>65.49</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>994</v>
       </c>
       <c r="D487" s="3">
         <v>65</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D488" s="3">
-        <v>530</v>
+        <v>65.5</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D489" s="3">
-        <v>45.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>999</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="D490" s="3">
-        <v>75.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D491" s="3">
-        <v>60.49</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D492" s="3">
-        <v>80.49</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D493" s="3">
-        <v>125</v>
+        <v>65</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="D494" s="3">
-        <v>320</v>
+        <v>530</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="D495" s="3">
-        <v>38.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="D496" s="3">
-        <v>47.49</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="D497" s="3">
-        <v>85.49</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="D498" s="3">
-        <v>210</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="D499" s="3">
-        <v>43.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D500" s="3">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D501" s="3">
-        <v>50.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D502" s="3">
-        <v>38.49</v>
+        <v>47.49</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D503" s="3">
-        <v>38.49</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D504" s="3">
-        <v>125</v>
+        <v>210</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="D505" s="3">
-        <v>83.49</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D506" s="3">
-        <v>80.49</v>
+        <v>400</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="D507" s="3">
-        <v>75.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D508" s="3">
-        <v>45.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="D509" s="3">
-        <v>44.99</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D510" s="3">
-        <v>85.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D511" s="3">
-        <v>57.49</v>
+        <v>83.49</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D512" s="3">
-        <v>39.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D513" s="3">
-        <v>27.49</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D514" s="3">
-        <v>26.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D515" s="3">
-        <v>23.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D516" s="3">
-        <v>32.99</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D517" s="3">
-        <v>225</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D518" s="3">
-        <v>265</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D519" s="3">
-        <v>320</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D520" s="3">
-        <v>265</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="D521" s="3">
-        <v>80</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D522" s="3">
-        <v>40</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D523" s="3">
-        <v>7.49</v>
+        <v>225</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="D524" s="3">
-        <v>84.99</v>
+        <v>265</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D525" s="3">
-        <v>175</v>
+        <v>320</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D526" s="3">
-        <v>95</v>
+        <v>265</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D527" s="3">
-        <v>74.99</v>
+        <v>80</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D528" s="3">
-        <v>79.99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D529" s="3">
-        <v>79.99</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="D530" s="3">
-        <v>79.99</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="D531" s="3">
-        <v>64.99</v>
+        <v>175</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D532" s="3">
-        <v>51.49</v>
+        <v>95</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="D533" s="3">
-        <v>69.99</v>
+        <v>74.99</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="D534" s="3">
-        <v>69.99</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="D535" s="3">
-        <v>65.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D536" s="3">
-        <v>67</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D537" s="3">
-        <v>52.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D538" s="3">
-        <v>52.49</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D539" s="3">
-        <v>45.49</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="D540" s="3">
-        <v>50.49</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="D541" s="3">
-        <v>52.49</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D542" s="3">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="D543" s="3">
         <v>52.49</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="D544" s="3">
-        <v>34.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D545" s="3">
-        <v>59.99</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="D546" s="3">
-        <v>96.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="D547" s="3">
-        <v>46.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D548" s="3">
-        <v>80.49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="D549" s="3">
-        <v>23.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="D550" s="3">
-        <v>55.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D551" s="3">
-        <v>40.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="D552" s="3">
-        <v>44.99</v>
+        <v>96.49</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="D553" s="3">
-        <v>59.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="D554" s="3">
-        <v>50.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D555" s="3">
-        <v>50.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="D556" s="3">
-        <v>100</v>
+        <v>55.49</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="D557" s="3">
-        <v>175</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D558" s="3">
-        <v>95.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D559" s="3">
-        <v>66.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="D560" s="3">
-        <v>71.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D561" s="3">
-        <v>59.99</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D562" s="3">
-        <v>59.99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D563" s="3">
-        <v>145</v>
+        <v>175</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D564" s="3">
-        <v>59.99</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="D565" s="3">
-        <v>42.49</v>
+        <v>66.99</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D566" s="3">
-        <v>39.99</v>
+        <v>71.49</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="D567" s="3">
-        <v>35.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D568" s="3">
-        <v>64.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D569" s="3">
-        <v>64.99</v>
+        <v>145</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D570" s="3">
-        <v>64.99</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D571" s="3">
-        <v>85.49</v>
+        <v>42.49</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D572" s="3">
-        <v>69.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="D573" s="3">
-        <v>60.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="D574" s="3">
-        <v>64</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="D575" s="3">
-        <v>60.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D576" s="3">
-        <v>65</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B577" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="D577" s="3">
-        <v>60.49</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="1" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="B578" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="D578" s="3">
+        <v>69.99</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B579" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C579" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D579" s="3">
+        <v>60.49</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B580" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C580" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D580" s="3">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B581" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C581" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D581" s="3">
+        <v>60.49</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B582" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C582" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D582" s="3">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B583" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C583" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D583" s="3">
+        <v>60.49</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="B584" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C584" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D584" s="3">
         <v>39.49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>