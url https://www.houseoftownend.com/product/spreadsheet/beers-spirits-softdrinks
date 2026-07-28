--- v12 (2026-07-08)
+++ v13 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="House of Townend" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1189" uniqueCount="1189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1173" uniqueCount="1173">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>ProductCode</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Ale</t>
   </si>
   <si>
     <t>Black Sheep Ale 8 x 500ml</t>
   </si>
   <si>
     <t>BLSH002</t>
   </si>
   <si>
     <t>Bowness Bay Brewing Fell Walker Pale Ale 8 x 500ml</t>
   </si>
   <si>
@@ -403,56 +403,50 @@
   <si>
     <t>Monin Blue Curacao Syrup</t>
   </si>
   <si>
     <t>MONI220</t>
   </si>
   <si>
     <t>Monin Blueberry Syrup</t>
   </si>
   <si>
     <t>MONI195</t>
   </si>
   <si>
     <t>Monin Bubblegum Syrup</t>
   </si>
   <si>
     <t>MONI060</t>
   </si>
   <si>
     <t>Monin Caramel Syrup</t>
   </si>
   <si>
     <t>MONI075</t>
   </si>
   <si>
-    <t>Monin Chocolate Syrup</t>
-[...4 lines deleted...]
-  <si>
     <t>Monin Coconut Syrup</t>
   </si>
   <si>
     <t>MONI085</t>
   </si>
   <si>
     <t>Monin Cucumber Syrup</t>
   </si>
   <si>
     <t>MONI215</t>
   </si>
   <si>
     <t>Monin Falernum Syrup</t>
   </si>
   <si>
     <t>MONI185</t>
   </si>
   <si>
     <t>Monin Gingerbread Syrup</t>
   </si>
   <si>
     <t>MONI155</t>
   </si>
   <si>
     <t>Monin Gomme Syrup</t>
@@ -628,56 +622,50 @@
   <si>
     <t>MAXI010</t>
   </si>
   <si>
     <t>Maxime Trijol VSOP Grande Champagne Cognac</t>
   </si>
   <si>
     <t>MAXI005</t>
   </si>
   <si>
     <t>Remy Martin VSOP Cognac</t>
   </si>
   <si>
     <t>REMY001</t>
   </si>
   <si>
     <t>Remy Martin XO Cognac</t>
   </si>
   <si>
     <t>REMY020</t>
   </si>
   <si>
     <t>Fruit Juices</t>
   </si>
   <si>
-    <t>Britvic 55 Orange 24 x 275ml</t>
-[...4 lines deleted...]
-  <si>
     <t>Britvic J20 Apple &amp; Mango 24 x 275ml</t>
   </si>
   <si>
     <t>BRIT115</t>
   </si>
   <si>
     <t>Britvic J20 Apple &amp; Raspberry 24 x 275ml</t>
   </si>
   <si>
     <t>BRIT170</t>
   </si>
   <si>
     <t>Britvic J20 Orange &amp; Passion Fruit 24 x 275ml</t>
   </si>
   <si>
     <t>BRIT110</t>
   </si>
   <si>
     <t>Eager Apple 8 x 1.5Ltr</t>
   </si>
   <si>
     <t>EAGE025</t>
   </si>
   <si>
     <t>Eager Apple 8 x 1Ltr</t>
@@ -817,56 +805,50 @@
   <si>
     <t>Brockmans Intensely Smooth Gin</t>
   </si>
   <si>
     <t>BROC001</t>
   </si>
   <si>
     <t>Cooper King Gin</t>
   </si>
   <si>
     <t>COOP010</t>
   </si>
   <si>
     <t>Cotton Garden Gin</t>
   </si>
   <si>
     <t>COTT010</t>
   </si>
   <si>
     <t>Cumbria Distilling Company British Gin</t>
   </si>
   <si>
     <t>CARL100</t>
   </si>
   <si>
-    <t>Cumbria Distilling Company Rhubarb Gin</t>
-[...4 lines deleted...]
-  <si>
     <t>Cumbria Distilling Company Valencian Orange Gin</t>
   </si>
   <si>
     <t>CARL110</t>
   </si>
   <si>
     <t>Edinburgh Cannonball Gin</t>
   </si>
   <si>
     <t>EDIN025</t>
   </si>
   <si>
     <t>Edinburgh Gin</t>
   </si>
   <si>
     <t>EDIN005</t>
   </si>
   <si>
     <t>Edinburgh Gin's Rhubarb and Ginger Liqueur</t>
   </si>
   <si>
     <t>EDIN001</t>
   </si>
   <si>
     <t>Edinburgh Gin's Spicy Chilli &amp; Lime Liqueur</t>
@@ -943,56 +925,50 @@
   <si>
     <t>Gordon's Pink London Dry Gin</t>
   </si>
   <si>
     <t>GORD055</t>
   </si>
   <si>
     <t>Gordon's Sicilian Lemon Gin</t>
   </si>
   <si>
     <t>GORD080</t>
   </si>
   <si>
     <t>Hendrick's Gin</t>
   </si>
   <si>
     <t>HEND001</t>
   </si>
   <si>
     <t xml:space="preserve">Lakeland Moon Elderflower Gin  70cl</t>
   </si>
   <si>
     <t>KEND125</t>
   </si>
   <si>
-    <t>Lakes Distillery Elderflower Gin Liqueur Miniatures 5cl</t>
-[...4 lines deleted...]
-  <si>
     <t>Lakes Distillery Gin</t>
   </si>
   <si>
     <t>THEO270</t>
   </si>
   <si>
     <t>Lakes Distillery Gin Miniatures 5cl</t>
   </si>
   <si>
     <t>THEO025</t>
   </si>
   <si>
     <t>Lakes Distillery Mountian Strength Gin</t>
   </si>
   <si>
     <t>THEO435</t>
   </si>
   <si>
     <t>Lakes Distillery Pink Grapefruit Gin</t>
   </si>
   <si>
     <t>THEO305</t>
   </si>
   <si>
     <t>Lakes Distillery Pink Grapefruit Gin Miniatures 5cl</t>
@@ -1282,56 +1258,50 @@
   <si>
     <t>WHIT155</t>
   </si>
   <si>
     <t>Whitley Neill Rhubarb &amp; Ginger Gin</t>
   </si>
   <si>
     <t>WHIT035</t>
   </si>
   <si>
     <t>York Chocolate &amp; Orange Gin</t>
   </si>
   <si>
     <t>YORK090</t>
   </si>
   <si>
     <t>York London Dry Gin</t>
   </si>
   <si>
     <t>YORK055</t>
   </si>
   <si>
     <t>Lager</t>
   </si>
   <si>
-    <t>Beck's Lager 24 x 275ml</t>
-[...4 lines deleted...]
-  <si>
     <t>Beck's Non Alcoholic Lager 24 x 275ml</t>
   </si>
   <si>
     <t>BECK005</t>
   </si>
   <si>
     <t>Birra Moretti Premium Lager 24 x 330ml</t>
   </si>
   <si>
     <t>MORE090</t>
   </si>
   <si>
     <t>Budweiser Lager 24 x 330ml</t>
   </si>
   <si>
     <t>BUDW010</t>
   </si>
   <si>
     <t>Cold Bath Brewery Lager, 12 x 330ml</t>
   </si>
   <si>
     <t>COLD010</t>
   </si>
   <si>
     <t>Corona Lager 24 x 330ml</t>
@@ -1861,56 +1831,50 @@
   <si>
     <t>Tosolini Expre Espresso (Coffee) Liqueur</t>
   </si>
   <si>
     <t>TOSO010</t>
   </si>
   <si>
     <t>Tosolini Limoncello Liqueur</t>
   </si>
   <si>
     <t>TOSO001</t>
   </si>
   <si>
     <t>Tosolini Saliza Amaretto Veneziano Liqueur</t>
   </si>
   <si>
     <t>SALI010</t>
   </si>
   <si>
     <t>Vivir VS Cafe Tequila Liqueur</t>
   </si>
   <si>
     <t>VIVI001</t>
   </si>
   <si>
-    <t>Wild Turkey Honey Whiskey Liqueur</t>
-[...4 lines deleted...]
-  <si>
     <t>Wolfe Bros Orancello</t>
   </si>
   <si>
     <t>ORAN060</t>
   </si>
   <si>
     <t>Mineral Water</t>
   </si>
   <si>
     <t>Acqua Panna Still Mineral Water 12 x 750ml</t>
   </si>
   <si>
     <t>ACQU001</t>
   </si>
   <si>
     <t>Harrogate Sparkling Mineral Water 12 x 750ml</t>
   </si>
   <si>
     <t>HARR005</t>
   </si>
   <si>
     <t>Harrogate Sparkling Spring Water 24 x 330ml</t>
   </si>
   <si>
     <t>HARR015</t>
@@ -2467,56 +2431,50 @@
   <si>
     <t>Mount Gay Eclipse Rum</t>
   </si>
   <si>
     <t>MOUN001</t>
   </si>
   <si>
     <t>Pennington's Pineapple Spiced Rum</t>
   </si>
   <si>
     <t>KEND105</t>
   </si>
   <si>
     <t>Sailor Jerry Spiced Rum</t>
   </si>
   <si>
     <t>SAIL001</t>
   </si>
   <si>
     <t>Takamaka Pti Lakas Rum</t>
   </si>
   <si>
     <t>TAKA020</t>
   </si>
   <si>
-    <t>Velho Barreiro Gold Cachaça</t>
-[...4 lines deleted...]
-  <si>
     <t>Wood's 100 Old Navy Rum</t>
   </si>
   <si>
     <t>WOOD005</t>
   </si>
   <si>
     <t>Tequila</t>
   </si>
   <si>
     <t>Bruxo No.1 Espadin Mezcal</t>
   </si>
   <si>
     <t>BRUX001</t>
   </si>
   <si>
     <t>Bruxo No.3 Barril Mezcal</t>
   </si>
   <si>
     <t>BRUX005</t>
   </si>
   <si>
     <t>Bruxo No.4 Blend Mezcal</t>
   </si>
   <si>
     <t>BRUX010</t>
@@ -3554,56 +3512,50 @@
     <t>TOMA160</t>
   </si>
   <si>
     <t>Waterford Gaia Irish Single Malt Whiskey</t>
   </si>
   <si>
     <t>WATE065</t>
   </si>
   <si>
     <t>Wire Works Alter Ego Single Malt Whisky</t>
   </si>
   <si>
     <t>WIRE005</t>
   </si>
   <si>
     <t>Wire Works Bourbon Cask Single Malt Whisky</t>
   </si>
   <si>
     <t>WIRE015</t>
   </si>
   <si>
     <t>Wire Works Caduro Single Malt Whisky</t>
   </si>
   <si>
     <t>WIRE001</t>
-  </si>
-[...4 lines deleted...]
-    <t>WIRE025</t>
   </si>
   <si>
     <t>Wire Works Virgin Oak Single Malt Whisky</t>
   </si>
   <si>
     <t>WIRE010</t>
   </si>
   <si>
     <t>Woodford Reserve Kentucky Bourbon Whiskey</t>
   </si>
   <si>
     <t>WOOD095</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="£#,##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -3628,68 +3580,68 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D584">
-  <autoFilter ref="A1:D584"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A1:D576">
+  <autoFilter ref="A1:D576"/>
   <tableColumns count="4">
     <tableColumn id="1" name="Category"/>
     <tableColumn id="2" name="Name"/>
     <tableColumn id="3" name="ProductCode"/>
     <tableColumn id="4" name="Price"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:D584"/>
+  <dimension ref="A1:D576"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.4488330841064" customWidth="1"/>
     <col min="2" max="2" width="55" customWidth="1"/>
     <col min="3" max="3" width="14.0665775299072" customWidth="1"/>
     <col min="4" max="4" width="9.240625" customWidth="1" style="2"/>
     <col min="5" max="5" width="9.240625" customWidth="1"/>
     <col min="6" max="6" width="9.240625" customWidth="1"/>
     <col min="7" max="7" width="9.240625" customWidth="1"/>
     <col min="8" max="8" width="9.240625" customWidth="1"/>
     <col min="9" max="9" width="9.240625" customWidth="1"/>
     <col min="10" max="10" width="9.240625" customWidth="1"/>
     <col min="11" max="11" width="9.240625" customWidth="1"/>
     <col min="12" max="12" width="9.240625" customWidth="1"/>
     <col min="13" max="13" width="9.240625" customWidth="1"/>
     <col min="14" max="14" width="9.240625" customWidth="1"/>
     <col min="15" max="15" width="9.240625" customWidth="1"/>
     <col min="16" max="16" width="9.240625" customWidth="1"/>
     <col min="17" max="17" width="9.240625" customWidth="1"/>
     <col min="18" max="18" width="9.240625" customWidth="1"/>
     <col min="19" max="19" width="9.240625" customWidth="1"/>
     <col min="20" max="20" width="9.240625" customWidth="1"/>
@@ -4860,7100 +4812,6988 @@
         <v>162</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>163</v>
       </c>
       <c r="D78" s="3">
         <v>11.99</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>165</v>
       </c>
       <c r="D79" s="3">
         <v>11.99</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="1" t="s">
-        <v>123</v>
+        <v>166</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D80" s="3">
-        <v>11.99</v>
+        <v>115</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D81" s="3">
-        <v>115</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D82" s="3">
-        <v>34.49</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>175</v>
       </c>
       <c r="D83" s="3">
-        <v>48.49</v>
+        <v>140</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>177</v>
       </c>
       <c r="D84" s="3">
-        <v>140</v>
+        <v>90.49</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>179</v>
       </c>
       <c r="D85" s="3">
-        <v>90.49</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>181</v>
       </c>
       <c r="D86" s="3">
-        <v>43.49</v>
+        <v>44.49</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D87" s="3">
-        <v>44.49</v>
+        <v>190</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>185</v>
       </c>
       <c r="D88" s="3">
-        <v>190</v>
+        <v>165</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>187</v>
       </c>
       <c r="D89" s="3">
-        <v>165</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D90" s="3">
-        <v>60.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>191</v>
       </c>
       <c r="D91" s="3">
-        <v>32.49</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>193</v>
       </c>
       <c r="D92" s="3">
-        <v>40.49</v>
+        <v>85</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>195</v>
       </c>
       <c r="D93" s="3">
-        <v>85</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>197</v>
       </c>
       <c r="D94" s="3">
-        <v>32.49</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>199</v>
       </c>
       <c r="D95" s="3">
-        <v>46.49</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D96" s="3">
-        <v>67.5</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="1" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>203</v>
       </c>
       <c r="D97" s="3">
-        <v>50.49</v>
+        <v>186</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="1" t="s">
-        <v>171</v>
+        <v>204</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D98" s="3">
-        <v>186</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>208</v>
       </c>
       <c r="D99" s="3">
-        <v>36.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D100" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>212</v>
       </c>
       <c r="D101" s="3">
-        <v>24.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>214</v>
       </c>
       <c r="D102" s="3">
-        <v>24.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D103" s="3">
-        <v>29.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>218</v>
       </c>
       <c r="D104" s="3">
-        <v>22.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>219</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>220</v>
       </c>
       <c r="D105" s="3">
         <v>22.99</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D106" s="3">
-        <v>29.99</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>224</v>
       </c>
       <c r="D107" s="3">
         <v>22.99</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>226</v>
       </c>
       <c r="D108" s="3">
-        <v>22.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>228</v>
       </c>
       <c r="D109" s="3">
-        <v>22.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>230</v>
       </c>
       <c r="D110" s="3">
-        <v>34.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>232</v>
       </c>
       <c r="D111" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>234</v>
       </c>
       <c r="D112" s="3">
         <v>31.99</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>236</v>
       </c>
       <c r="D113" s="3">
-        <v>34.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>238</v>
       </c>
       <c r="D114" s="3">
         <v>31.99</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>240</v>
       </c>
       <c r="D115" s="3">
-        <v>31.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>242</v>
       </c>
       <c r="D116" s="3">
-        <v>31.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>244</v>
       </c>
       <c r="D117" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>246</v>
       </c>
       <c r="D118" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="1" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D119" s="3">
         <v>34.99</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="1" t="s">
-        <v>206</v>
+        <v>249</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D120" s="3">
-        <v>34.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="1" t="s">
-        <v>206</v>
+        <v>249</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D121" s="3">
-        <v>34.99</v>
+        <v>33.99</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>255</v>
       </c>
       <c r="D122" s="3">
-        <v>35.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D123" s="3">
-        <v>33.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>259</v>
       </c>
       <c r="D124" s="3">
-        <v>21.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>261</v>
       </c>
       <c r="D125" s="3">
-        <v>25.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>263</v>
       </c>
       <c r="D126" s="3">
-        <v>36.49</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>265</v>
       </c>
       <c r="D127" s="3">
-        <v>36.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>267</v>
       </c>
       <c r="D128" s="3">
-        <v>29.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>269</v>
       </c>
       <c r="D129" s="3">
-        <v>35.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D130" s="3">
-        <v>35.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>273</v>
       </c>
       <c r="D131" s="3">
-        <v>35.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>274</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>275</v>
       </c>
       <c r="D132" s="3">
-        <v>39.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>277</v>
       </c>
       <c r="D133" s="3">
         <v>27.49</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>278</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>279</v>
       </c>
       <c r="D134" s="3">
-        <v>19.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D135" s="3">
-        <v>19.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>283</v>
       </c>
       <c r="D136" s="3">
-        <v>27.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D137" s="3">
-        <v>27.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>286</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>287</v>
       </c>
       <c r="D138" s="3">
-        <v>27.49</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>289</v>
       </c>
       <c r="D139" s="3">
-        <v>30.49</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>291</v>
       </c>
       <c r="D140" s="3">
-        <v>32.49</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>293</v>
       </c>
       <c r="D141" s="3">
-        <v>40.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>295</v>
       </c>
       <c r="D142" s="3">
-        <v>51.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>297</v>
       </c>
       <c r="D143" s="3">
         <v>17.99</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D144" s="3">
-        <v>19.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>301</v>
       </c>
       <c r="D145" s="3">
-        <v>39.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>303</v>
       </c>
       <c r="D146" s="3">
-        <v>17.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>305</v>
       </c>
       <c r="D147" s="3">
-        <v>21.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>307</v>
       </c>
       <c r="D148" s="3">
-        <v>21.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>309</v>
       </c>
       <c r="D149" s="3">
-        <v>35.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>311</v>
       </c>
       <c r="D150" s="3">
-        <v>27.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>313</v>
       </c>
       <c r="D151" s="3">
-        <v>2.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>315</v>
       </c>
       <c r="D152" s="3">
-        <v>37.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>317</v>
       </c>
       <c r="D153" s="3">
-        <v>5.49</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>319</v>
       </c>
       <c r="D154" s="3">
-        <v>34.99</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>321</v>
       </c>
       <c r="D155" s="3">
-        <v>37.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>323</v>
       </c>
       <c r="D156" s="3">
-        <v>5.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>325</v>
       </c>
       <c r="D157" s="3">
-        <v>42.99</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>327</v>
       </c>
       <c r="D158" s="3">
-        <v>32.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>329</v>
       </c>
       <c r="D159" s="3">
-        <v>32.49</v>
+        <v>37.99</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>331</v>
       </c>
       <c r="D160" s="3">
-        <v>32.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>333</v>
       </c>
       <c r="D161" s="3">
-        <v>35.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>335</v>
       </c>
       <c r="D162" s="3">
-        <v>39.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>337</v>
       </c>
       <c r="D163" s="3">
-        <v>37.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>339</v>
       </c>
       <c r="D164" s="3">
         <v>33.49</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>341</v>
       </c>
       <c r="D165" s="3">
-        <v>33.49</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>343</v>
       </c>
       <c r="D166" s="3">
-        <v>33.49</v>
+        <v>40.99</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>345</v>
       </c>
       <c r="D167" s="3">
-        <v>33.49</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>347</v>
       </c>
       <c r="D168" s="3">
-        <v>33.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>349</v>
       </c>
       <c r="D169" s="3">
-        <v>46.49</v>
+        <v>16.49</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="D170" s="3">
-        <v>40.99</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>353</v>
       </c>
       <c r="D171" s="3">
-        <v>36.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>355</v>
       </c>
       <c r="D172" s="3">
-        <v>28.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>357</v>
       </c>
       <c r="D173" s="3">
-        <v>16.49</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>359</v>
       </c>
       <c r="D174" s="3">
-        <v>4.39</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>361</v>
       </c>
       <c r="D175" s="3">
-        <v>34.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>363</v>
       </c>
       <c r="D176" s="3">
-        <v>34.99</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>365</v>
       </c>
       <c r="D177" s="3">
-        <v>27.99</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>367</v>
       </c>
       <c r="D178" s="3">
-        <v>35.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>369</v>
       </c>
       <c r="D179" s="3">
-        <v>28.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>371</v>
       </c>
       <c r="D180" s="3">
-        <v>32.49</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>373</v>
       </c>
       <c r="D181" s="3">
-        <v>36.99</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>375</v>
       </c>
       <c r="D182" s="3">
-        <v>37.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>377</v>
       </c>
       <c r="D183" s="3">
-        <v>35.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>379</v>
       </c>
       <c r="D184" s="3">
-        <v>36.49</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>381</v>
       </c>
       <c r="D185" s="3">
-        <v>34.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>383</v>
       </c>
       <c r="D186" s="3">
-        <v>39.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>385</v>
       </c>
       <c r="D187" s="3">
-        <v>38.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>387</v>
       </c>
       <c r="D188" s="3">
-        <v>34.99</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>389</v>
       </c>
       <c r="D189" s="3">
-        <v>39.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>391</v>
       </c>
       <c r="D190" s="3">
-        <v>34.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>393</v>
       </c>
       <c r="D191" s="3">
-        <v>24.49</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>395</v>
       </c>
       <c r="D192" s="3">
-        <v>39.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>396</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>397</v>
       </c>
       <c r="D193" s="3">
-        <v>34.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>399</v>
       </c>
       <c r="D194" s="3">
-        <v>21.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>400</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>401</v>
       </c>
       <c r="D195" s="3">
-        <v>39.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>402</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>403</v>
       </c>
       <c r="D196" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>404</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>405</v>
       </c>
       <c r="D197" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>406</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>407</v>
       </c>
       <c r="D198" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>408</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>409</v>
       </c>
       <c r="D199" s="3">
-        <v>24.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>410</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>411</v>
       </c>
       <c r="D200" s="3">
         <v>24.99</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>412</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>413</v>
       </c>
       <c r="D201" s="3">
-        <v>24.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="1" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>414</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>415</v>
       </c>
       <c r="D202" s="3">
-        <v>24.99</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="1" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D203" s="3">
-        <v>20.49</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="1" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D204" s="3">
-        <v>24.99</v>
+        <v>35.99</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="1" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D205" s="3">
         <v>29.99</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="1" t="s">
-        <v>253</v>
+        <v>416</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D206" s="3">
-        <v>36.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>426</v>
       </c>
       <c r="D207" s="3">
-        <v>25.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>428</v>
       </c>
       <c r="D208" s="3">
-        <v>22.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D209" s="3">
-        <v>35.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>432</v>
       </c>
       <c r="D210" s="3">
-        <v>29.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>434</v>
       </c>
       <c r="D211" s="3">
-        <v>31.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>436</v>
       </c>
       <c r="D212" s="3">
-        <v>31.99</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>438</v>
       </c>
       <c r="D213" s="3">
-        <v>39.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>440</v>
       </c>
       <c r="D214" s="3">
-        <v>26.99</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>442</v>
       </c>
       <c r="D215" s="3">
-        <v>24.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>444</v>
       </c>
       <c r="D216" s="3">
-        <v>39.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>446</v>
       </c>
       <c r="D217" s="3">
-        <v>41.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>448</v>
       </c>
       <c r="D218" s="3">
-        <v>29.99</v>
+        <v>43.99</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>450</v>
       </c>
       <c r="D219" s="3">
-        <v>24.99</v>
+        <v>33.99</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B220" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>452</v>
       </c>
       <c r="D220" s="3">
-        <v>39.99</v>
+        <v>36.99</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="1" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>454</v>
       </c>
       <c r="D221" s="3">
-        <v>26.99</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="1" t="s">
-        <v>424</v>
+        <v>455</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="D222" s="3">
-        <v>31.99</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="1" t="s">
-        <v>424</v>
+        <v>455</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D223" s="3">
-        <v>43.99</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="1" t="s">
-        <v>424</v>
+        <v>455</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="D224" s="3">
-        <v>33.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="1" t="s">
-        <v>424</v>
+        <v>455</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D225" s="3">
-        <v>36.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="1" t="s">
-        <v>424</v>
+        <v>455</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D226" s="3">
-        <v>49.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>466</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>467</v>
       </c>
       <c r="D227" s="3">
-        <v>23.49</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>468</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>469</v>
       </c>
       <c r="D228" s="3">
-        <v>23.49</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>470</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>471</v>
       </c>
       <c r="D229" s="3">
-        <v>17.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>472</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>473</v>
       </c>
       <c r="D230" s="3">
-        <v>17.49</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>474</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>475</v>
       </c>
       <c r="D231" s="3">
-        <v>17.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>476</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>477</v>
       </c>
       <c r="D232" s="3">
-        <v>23.99</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>478</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>479</v>
       </c>
       <c r="D233" s="3">
-        <v>23.99</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>480</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>481</v>
       </c>
       <c r="D234" s="3">
-        <v>18.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>482</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>483</v>
       </c>
       <c r="D235" s="3">
-        <v>32.49</v>
+        <v>22.99</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>484</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>485</v>
       </c>
       <c r="D236" s="3">
-        <v>26.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>487</v>
       </c>
       <c r="D237" s="3">
-        <v>23.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>488</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>489</v>
       </c>
       <c r="D238" s="3">
-        <v>32.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>490</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>491</v>
       </c>
       <c r="D239" s="3">
-        <v>25.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>492</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>493</v>
       </c>
       <c r="D240" s="3">
-        <v>22.99</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>494</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>495</v>
       </c>
       <c r="D241" s="3">
         <v>23.49</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>497</v>
       </c>
       <c r="D242" s="3">
-        <v>24.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>499</v>
       </c>
       <c r="D243" s="3">
-        <v>23.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B244" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>501</v>
       </c>
       <c r="D244" s="3">
-        <v>27.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>503</v>
       </c>
       <c r="D245" s="3">
         <v>26.49</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>504</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>505</v>
       </c>
       <c r="D246" s="3">
-        <v>23.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>506</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>507</v>
       </c>
       <c r="D247" s="3">
-        <v>28.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>508</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>509</v>
       </c>
       <c r="D248" s="3">
-        <v>50.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>510</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>511</v>
       </c>
       <c r="D249" s="3">
-        <v>30.49</v>
+        <v>28.99</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>512</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>513</v>
       </c>
       <c r="D250" s="3">
-        <v>26.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>514</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>515</v>
       </c>
       <c r="D251" s="3">
-        <v>33.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>516</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>517</v>
       </c>
       <c r="D252" s="3">
-        <v>19.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>518</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>519</v>
       </c>
       <c r="D253" s="3">
-        <v>19.49</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>520</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>521</v>
       </c>
       <c r="D254" s="3">
-        <v>28.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>522</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>523</v>
       </c>
       <c r="D255" s="3">
-        <v>25.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>524</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>525</v>
       </c>
       <c r="D256" s="3">
-        <v>25.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>526</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>527</v>
       </c>
       <c r="D257" s="3">
-        <v>24.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>528</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>529</v>
       </c>
       <c r="D258" s="3">
-        <v>19.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>530</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>531</v>
       </c>
       <c r="D259" s="3">
-        <v>28.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>532</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>533</v>
       </c>
       <c r="D260" s="3">
-        <v>31.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B261" s="1" t="s">
         <v>534</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>535</v>
       </c>
       <c r="D261" s="3">
-        <v>27.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>536</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>537</v>
       </c>
       <c r="D262" s="3">
-        <v>22.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>538</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>539</v>
       </c>
       <c r="D263" s="3">
-        <v>22.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>540</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>541</v>
       </c>
       <c r="D264" s="3">
-        <v>24.99</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>542</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>543</v>
       </c>
       <c r="D265" s="3">
-        <v>26.49</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B266" s="1" t="s">
         <v>544</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>545</v>
       </c>
       <c r="D266" s="3">
-        <v>20.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>546</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>547</v>
       </c>
       <c r="D267" s="3">
-        <v>19.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>548</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>549</v>
       </c>
       <c r="D268" s="3">
-        <v>24.49</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>550</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>551</v>
       </c>
       <c r="D269" s="3">
-        <v>17.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>552</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>553</v>
       </c>
       <c r="D270" s="3">
-        <v>19.49</v>
+        <v>17.49</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>554</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>555</v>
       </c>
       <c r="D271" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>556</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>557</v>
       </c>
       <c r="D272" s="3">
-        <v>18.99</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>558</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>559</v>
       </c>
       <c r="D273" s="3">
-        <v>33.49</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>560</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>561</v>
       </c>
       <c r="D274" s="3">
-        <v>28.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>562</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>563</v>
       </c>
       <c r="D275" s="3">
-        <v>17.49</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B276" s="1" t="s">
         <v>564</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>565</v>
       </c>
       <c r="D276" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>566</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>567</v>
       </c>
       <c r="D277" s="3">
         <v>3.99</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>568</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>569</v>
       </c>
       <c r="D278" s="3">
-        <v>11.49</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B279" s="1" t="s">
         <v>570</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>571</v>
       </c>
       <c r="D279" s="3">
-        <v>21.99</v>
+        <v>27.99</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>572</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>573</v>
       </c>
       <c r="D280" s="3">
-        <v>11.99</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>574</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>575</v>
       </c>
       <c r="D281" s="3">
-        <v>21.99</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>576</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>577</v>
       </c>
       <c r="D282" s="3">
-        <v>3.99</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>578</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>579</v>
       </c>
       <c r="D283" s="3">
-        <v>28.49</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>580</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>581</v>
       </c>
       <c r="D284" s="3">
-        <v>27.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>582</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>583</v>
       </c>
       <c r="D285" s="3">
-        <v>11.5</v>
+        <v>27</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>584</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>585</v>
       </c>
       <c r="D286" s="3">
-        <v>11.5</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B287" s="1" t="s">
         <v>586</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>587</v>
       </c>
       <c r="D287" s="3">
-        <v>11.5</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>588</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>589</v>
       </c>
       <c r="D288" s="3">
-        <v>11.5</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>590</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>591</v>
       </c>
       <c r="D289" s="3">
-        <v>24.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>592</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>593</v>
       </c>
       <c r="D290" s="3">
-        <v>27</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>594</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>595</v>
       </c>
       <c r="D291" s="3">
-        <v>31.99</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>596</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>597</v>
       </c>
       <c r="D292" s="3">
-        <v>19.99</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>598</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>599</v>
       </c>
       <c r="D293" s="3">
-        <v>18.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>600</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>601</v>
       </c>
       <c r="D294" s="3">
-        <v>27.49</v>
+        <v>31.49</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>602</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>603</v>
       </c>
       <c r="D295" s="3">
-        <v>49.5</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>604</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>605</v>
       </c>
       <c r="D296" s="3">
         <v>31.49</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>606</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>607</v>
       </c>
       <c r="D297" s="3">
-        <v>59.5</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="1" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>608</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>609</v>
       </c>
       <c r="D298" s="3">
-        <v>20.49</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="1" t="s">
-        <v>465</v>
+        <v>610</v>
       </c>
       <c r="B299" s="1" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C299" s="1" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D299" s="3">
-        <v>31.49</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="1" t="s">
-        <v>465</v>
+        <v>610</v>
       </c>
       <c r="B300" s="1" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="D300" s="3">
-        <v>27.49</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="1" t="s">
-        <v>465</v>
+        <v>610</v>
       </c>
       <c r="B301" s="1" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D301" s="3">
-        <v>31.49</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="1" t="s">
-        <v>465</v>
+        <v>610</v>
       </c>
       <c r="B302" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="D302" s="3">
-        <v>36.49</v>
+        <v>14.49</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="1" t="s">
-        <v>465</v>
+        <v>610</v>
       </c>
       <c r="B303" s="1" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="D303" s="3">
-        <v>37.49</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="1" t="s">
-        <v>465</v>
+        <v>610</v>
       </c>
       <c r="B304" s="1" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D304" s="3">
-        <v>23.99</v>
+        <v>15.99</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>623</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>624</v>
       </c>
       <c r="D305" s="3">
-        <v>21.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>625</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>626</v>
       </c>
       <c r="D306" s="3">
         <v>15.99</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>627</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>628</v>
       </c>
       <c r="D307" s="3">
-        <v>15.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>629</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>630</v>
       </c>
       <c r="D308" s="3">
-        <v>14.49</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>631</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>632</v>
       </c>
       <c r="D309" s="3">
-        <v>15.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>633</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>634</v>
       </c>
       <c r="D310" s="3">
-        <v>15.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>635</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>636</v>
       </c>
       <c r="D311" s="3">
-        <v>17.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>637</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>638</v>
       </c>
       <c r="D312" s="3">
-        <v>15.99</v>
+        <v>14.99</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>639</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>640</v>
       </c>
       <c r="D313" s="3">
-        <v>17.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B314" s="1" t="s">
         <v>641</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>642</v>
       </c>
       <c r="D314" s="3">
-        <v>18.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>643</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>644</v>
       </c>
       <c r="D315" s="3">
-        <v>13.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>645</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>646</v>
       </c>
       <c r="D316" s="3">
-        <v>14.99</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="1" t="s">
-        <v>622</v>
+        <v>610</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>648</v>
       </c>
       <c r="D317" s="3">
-        <v>13.99</v>
+        <v>16.99</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="1" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="B318" s="1" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="D318" s="3">
-        <v>14.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="1" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="B319" s="1" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="D319" s="3">
-        <v>21.99</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="1" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="B320" s="1" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D320" s="3">
-        <v>13.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="1" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="B321" s="1" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="D321" s="3">
-        <v>16.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="1" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D322" s="3">
-        <v>13.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="1" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="B323" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="D323" s="3">
-        <v>16.99</v>
+        <v>17.99</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>662</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>663</v>
       </c>
       <c r="D324" s="3">
-        <v>31.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>664</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>665</v>
       </c>
       <c r="D325" s="3">
-        <v>6.5</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>666</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>667</v>
       </c>
       <c r="D326" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>668</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>669</v>
       </c>
       <c r="D327" s="3">
-        <v>18.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>670</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>671</v>
       </c>
       <c r="D328" s="3">
         <v>18.99</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>672</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>673</v>
       </c>
       <c r="D329" s="3">
-        <v>17.99</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B330" s="1" t="s">
         <v>674</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>675</v>
       </c>
       <c r="D330" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>677</v>
       </c>
       <c r="D331" s="3">
-        <v>31.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>679</v>
       </c>
       <c r="D332" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>681</v>
       </c>
       <c r="D333" s="3">
-        <v>26.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>683</v>
       </c>
       <c r="D334" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>684</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>685</v>
       </c>
       <c r="D335" s="3">
-        <v>26.99</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>686</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>687</v>
       </c>
       <c r="D336" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>688</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>689</v>
       </c>
       <c r="D337" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>690</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>691</v>
       </c>
       <c r="D338" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>692</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>693</v>
       </c>
       <c r="D339" s="3">
-        <v>20.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B340" s="1" t="s">
         <v>694</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>695</v>
       </c>
       <c r="D340" s="3">
         <v>21.99</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>696</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>697</v>
       </c>
       <c r="D341" s="3">
-        <v>20.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>698</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>699</v>
       </c>
       <c r="D342" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>700</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>701</v>
       </c>
       <c r="D343" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B344" s="1" t="s">
         <v>702</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>703</v>
       </c>
       <c r="D344" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>704</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>705</v>
       </c>
       <c r="D345" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>706</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>707</v>
       </c>
       <c r="D346" s="3">
-        <v>21.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>708</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>709</v>
       </c>
       <c r="D347" s="3">
         <v>23.99</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>710</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>711</v>
       </c>
       <c r="D348" s="3">
-        <v>23.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>712</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>713</v>
       </c>
       <c r="D349" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>714</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>715</v>
       </c>
       <c r="D350" s="3">
-        <v>21.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>716</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>717</v>
       </c>
       <c r="D351" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>718</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>719</v>
       </c>
       <c r="D352" s="3">
-        <v>18.99</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>720</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>721</v>
       </c>
       <c r="D353" s="3">
-        <v>23.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>722</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>723</v>
       </c>
       <c r="D354" s="3">
-        <v>19.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>724</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>725</v>
       </c>
       <c r="D355" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>726</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>727</v>
       </c>
       <c r="D356" s="3">
-        <v>23.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>728</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>729</v>
       </c>
       <c r="D357" s="3">
-        <v>18.99</v>
+        <v>21.99</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>730</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>731</v>
       </c>
       <c r="D358" s="3">
-        <v>23.99</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>732</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>733</v>
       </c>
       <c r="D359" s="3">
-        <v>21.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>734</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>735</v>
       </c>
       <c r="D360" s="3">
-        <v>18.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>736</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>737</v>
       </c>
       <c r="D361" s="3">
-        <v>18.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B362" s="1" t="s">
         <v>738</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>739</v>
       </c>
       <c r="D362" s="3">
-        <v>18.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>740</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>741</v>
       </c>
       <c r="D363" s="3">
-        <v>21.99</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>742</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>743</v>
       </c>
       <c r="D364" s="3">
-        <v>29.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>744</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>745</v>
       </c>
       <c r="D365" s="3">
-        <v>4.99</v>
+        <v>18.99</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>746</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>747</v>
       </c>
       <c r="D366" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>748</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>749</v>
       </c>
       <c r="D367" s="3">
         <v>19.99</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>750</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>751</v>
       </c>
       <c r="D368" s="3">
-        <v>4.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="1" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>752</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>753</v>
       </c>
       <c r="D369" s="3">
-        <v>4.99</v>
+        <v>19.99</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="1" t="s">
-        <v>661</v>
+        <v>754</v>
       </c>
       <c r="B370" s="1" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D370" s="3">
-        <v>18.99</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="1" t="s">
-        <v>661</v>
+        <v>757</v>
       </c>
       <c r="B371" s="1" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="D371" s="3">
-        <v>18.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="1" t="s">
-        <v>661</v>
+        <v>757</v>
       </c>
       <c r="B372" s="1" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D372" s="3">
-        <v>19.99</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="1" t="s">
-        <v>661</v>
+        <v>757</v>
       </c>
       <c r="B373" s="1" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="D373" s="3">
-        <v>19.99</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="1" t="s">
-        <v>661</v>
+        <v>757</v>
       </c>
       <c r="B374" s="1" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="D374" s="3">
-        <v>19.99</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="1" t="s">
-        <v>661</v>
+        <v>757</v>
       </c>
       <c r="B375" s="1" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="D375" s="3">
-        <v>19.99</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="1" t="s">
-        <v>766</v>
+        <v>757</v>
       </c>
       <c r="B376" s="1" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D376" s="3">
-        <v>18.49</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B377" s="1" t="s">
         <v>770</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>771</v>
       </c>
       <c r="D377" s="3">
-        <v>22.49</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B378" s="1" t="s">
         <v>772</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>773</v>
       </c>
       <c r="D378" s="3">
-        <v>46.49</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B379" s="1" t="s">
         <v>774</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>775</v>
       </c>
       <c r="D379" s="3">
-        <v>20.49</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B380" s="1" t="s">
         <v>776</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>777</v>
       </c>
       <c r="D380" s="3">
-        <v>19.49</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B381" s="1" t="s">
         <v>778</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>779</v>
       </c>
       <c r="D381" s="3">
-        <v>32.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B382" s="1" t="s">
         <v>780</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>781</v>
       </c>
       <c r="D382" s="3">
-        <v>32.99</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B383" s="1" t="s">
         <v>782</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>783</v>
       </c>
       <c r="D383" s="3">
-        <v>24.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B384" s="1" t="s">
         <v>784</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>785</v>
       </c>
       <c r="D384" s="3">
-        <v>26.99</v>
+        <v>29.49</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B385" s="1" t="s">
         <v>786</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>787</v>
       </c>
       <c r="D385" s="3">
-        <v>29.49</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B386" s="1" t="s">
         <v>788</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>789</v>
       </c>
       <c r="D386" s="3">
-        <v>64.99</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B387" s="1" t="s">
         <v>790</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>791</v>
       </c>
       <c r="D387" s="3">
-        <v>24.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B388" s="1" t="s">
         <v>792</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>793</v>
       </c>
       <c r="D388" s="3">
-        <v>29.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B389" s="1" t="s">
         <v>794</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>795</v>
       </c>
       <c r="D389" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B390" s="1" t="s">
         <v>796</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>797</v>
       </c>
       <c r="D390" s="3">
-        <v>29.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B391" s="1" t="s">
         <v>798</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>799</v>
       </c>
       <c r="D391" s="3">
-        <v>30.49</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B392" s="1" t="s">
         <v>800</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>801</v>
       </c>
       <c r="D392" s="3">
-        <v>30.49</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B393" s="1" t="s">
         <v>802</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>803</v>
       </c>
       <c r="D393" s="3">
-        <v>20.99</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B394" s="1" t="s">
         <v>804</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>805</v>
       </c>
       <c r="D394" s="3">
         <v>24.49</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B395" s="1" t="s">
         <v>806</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>807</v>
       </c>
       <c r="D395" s="3">
-        <v>24.49</v>
+        <v>53.49</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="1" t="s">
-        <v>769</v>
+        <v>757</v>
       </c>
       <c r="B396" s="1" t="s">
         <v>808</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>809</v>
       </c>
       <c r="D396" s="3">
-        <v>24.49</v>
+        <v>31.99</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="1" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="B397" s="1" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D397" s="3">
-        <v>24.49</v>
+        <v>47.99</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="1" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="B398" s="1" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D398" s="3">
-        <v>25.49</v>
+        <v>61.75</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="1" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="B399" s="1" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="D399" s="3">
-        <v>31.99</v>
+        <v>63.99</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="1" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="B400" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D400" s="3">
-        <v>24.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="1" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="B401" s="1" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="D401" s="3">
-        <v>53.49</v>
+        <v>105</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="1" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="B402" s="1" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D402" s="3">
-        <v>27.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="1" t="s">
-        <v>769</v>
+        <v>810</v>
       </c>
       <c r="B403" s="1" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="D403" s="3">
-        <v>31.99</v>
+        <v>25.49</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="1" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="B404" s="1" t="s">
         <v>825</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>826</v>
       </c>
       <c r="D404" s="3">
-        <v>47.99</v>
+        <v>24.49</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="1" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="B405" s="1" t="s">
         <v>827</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>828</v>
       </c>
       <c r="D405" s="3">
-        <v>61.75</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="1" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="B406" s="1" t="s">
         <v>829</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>830</v>
       </c>
       <c r="D406" s="3">
-        <v>63.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="1" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="B407" s="1" t="s">
         <v>831</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>832</v>
       </c>
       <c r="D407" s="3">
-        <v>79.99</v>
+        <v>28.49</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="1" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
       <c r="B408" s="1" t="s">
         <v>833</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>834</v>
       </c>
       <c r="D408" s="3">
-        <v>105</v>
+        <v>30.49</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B409" s="1" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="D409" s="3">
         <v>22.49</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B410" s="1" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D410" s="3">
-        <v>25.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B411" s="1" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D411" s="3">
-        <v>24.49</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B412" s="1" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="D412" s="3">
-        <v>42.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B413" s="1" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C413" s="1" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D413" s="3">
-        <v>37.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B414" s="1" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="D414" s="3">
-        <v>28.49</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="1" t="s">
-        <v>824</v>
+        <v>835</v>
       </c>
       <c r="B415" s="1" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D415" s="3">
-        <v>30.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B416" s="1" t="s">
         <v>850</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>851</v>
       </c>
       <c r="D416" s="3">
-        <v>22.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B417" s="1" t="s">
         <v>852</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>853</v>
       </c>
       <c r="D417" s="3">
-        <v>23.49</v>
+        <v>41.5</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B418" s="1" t="s">
         <v>854</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>855</v>
       </c>
       <c r="D418" s="3">
-        <v>22.49</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B419" s="1" t="s">
         <v>856</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>857</v>
       </c>
       <c r="D419" s="3">
-        <v>22.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B420" s="1" t="s">
         <v>858</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>859</v>
       </c>
       <c r="D420" s="3">
-        <v>39.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B421" s="1" t="s">
         <v>860</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>861</v>
       </c>
       <c r="D421" s="3">
-        <v>49.99</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B422" s="1" t="s">
         <v>862</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>863</v>
       </c>
       <c r="D422" s="3">
-        <v>35.49</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B423" s="1" t="s">
         <v>864</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>865</v>
       </c>
       <c r="D423" s="3">
-        <v>35.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B424" s="1" t="s">
         <v>866</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>867</v>
       </c>
       <c r="D424" s="3">
-        <v>41.5</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B425" s="1" t="s">
         <v>868</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>869</v>
       </c>
       <c r="D425" s="3">
-        <v>40.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B426" s="1" t="s">
         <v>870</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>871</v>
       </c>
       <c r="D426" s="3">
-        <v>26.49</v>
+        <v>20.99</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>872</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>873</v>
       </c>
       <c r="D427" s="3">
-        <v>21.49</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>874</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>875</v>
       </c>
       <c r="D428" s="3">
-        <v>43.49</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>876</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>877</v>
       </c>
       <c r="D429" s="3">
-        <v>15.49</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>878</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>879</v>
       </c>
       <c r="D430" s="3">
-        <v>2.99</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B431" s="1" t="s">
         <v>880</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>881</v>
       </c>
       <c r="D431" s="3">
-        <v>15.49</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B432" s="1" t="s">
         <v>882</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>883</v>
       </c>
       <c r="D432" s="3">
-        <v>2.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B433" s="1" t="s">
         <v>884</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>885</v>
       </c>
       <c r="D433" s="3">
-        <v>20.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B434" s="1" t="s">
         <v>886</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>887</v>
       </c>
       <c r="D434" s="3">
-        <v>8.99</v>
+        <v>33.49</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B435" s="1" t="s">
         <v>888</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>889</v>
       </c>
       <c r="D435" s="3">
-        <v>2.99</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B436" s="1" t="s">
         <v>890</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>891</v>
       </c>
       <c r="D436" s="3">
-        <v>41.99</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B437" s="1" t="s">
         <v>892</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>893</v>
       </c>
       <c r="D437" s="3">
-        <v>37.49</v>
+        <v>18.49</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>894</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>895</v>
       </c>
       <c r="D438" s="3">
-        <v>5.49</v>
+        <v>37.49</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>896</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>897</v>
       </c>
       <c r="D439" s="3">
-        <v>33.49</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="1" t="s">
-        <v>849</v>
+        <v>835</v>
       </c>
       <c r="B440" s="1" t="s">
         <v>898</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>899</v>
       </c>
       <c r="D440" s="3">
-        <v>33.49</v>
+        <v>21.49</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="1" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="B441" s="1" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="C441" s="1" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="D441" s="3">
-        <v>33.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="1" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="B442" s="1" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D442" s="3">
-        <v>5.49</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="1" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="B443" s="1" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D443" s="3">
-        <v>34.99</v>
+        <v>140</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="1" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="B444" s="1" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="D444" s="3">
-        <v>18.49</v>
+        <v>120</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="1" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="B445" s="1" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D445" s="3">
-        <v>37.49</v>
+        <v>670</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="1" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="B446" s="1" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D446" s="3">
-        <v>20.49</v>
+        <v>52.5</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="1" t="s">
-        <v>849</v>
+        <v>900</v>
       </c>
       <c r="B447" s="1" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D447" s="3">
-        <v>21.49</v>
+        <v>57.99</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B448" s="1" t="s">
         <v>915</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>916</v>
       </c>
       <c r="D448" s="3">
-        <v>59.99</v>
+        <v>22.49</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B449" s="1" t="s">
         <v>917</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>918</v>
       </c>
       <c r="D449" s="3">
-        <v>52.49</v>
+        <v>44.49</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B450" s="1" t="s">
         <v>919</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>920</v>
       </c>
       <c r="D450" s="3">
-        <v>140</v>
+        <v>295</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B451" s="1" t="s">
         <v>921</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>922</v>
       </c>
       <c r="D451" s="3">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B452" s="1" t="s">
         <v>923</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>924</v>
       </c>
       <c r="D452" s="3">
-        <v>670</v>
+        <v>191.5</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B453" s="1" t="s">
         <v>925</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>926</v>
       </c>
       <c r="D453" s="3">
-        <v>52.5</v>
+        <v>32.49</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B454" s="1" t="s">
         <v>927</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>928</v>
       </c>
       <c r="D454" s="3">
-        <v>57.99</v>
+        <v>32.4</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B455" s="1" t="s">
         <v>929</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>930</v>
       </c>
       <c r="D455" s="3">
-        <v>22.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B456" s="1" t="s">
         <v>931</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>932</v>
       </c>
       <c r="D456" s="3">
-        <v>44.49</v>
+        <v>30.99</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B457" s="1" t="s">
         <v>933</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>934</v>
       </c>
       <c r="D457" s="3">
-        <v>295</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B458" s="1" t="s">
         <v>935</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>936</v>
       </c>
       <c r="D458" s="3">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B459" s="1" t="s">
         <v>937</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>938</v>
       </c>
       <c r="D459" s="3">
-        <v>191.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B460" s="1" t="s">
         <v>939</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>940</v>
       </c>
       <c r="D460" s="3">
-        <v>32.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B461" s="1" t="s">
         <v>941</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>942</v>
       </c>
       <c r="D461" s="3">
-        <v>32.4</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B462" s="1" t="s">
         <v>943</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>944</v>
       </c>
       <c r="D462" s="3">
-        <v>45.49</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B463" s="1" t="s">
         <v>945</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>946</v>
       </c>
       <c r="D463" s="3">
-        <v>30.99</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B464" s="1" t="s">
         <v>947</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>948</v>
       </c>
       <c r="D464" s="3">
-        <v>27.49</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B465" s="1" t="s">
         <v>949</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>950</v>
       </c>
       <c r="D465" s="3">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B466" s="1" t="s">
         <v>951</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>952</v>
       </c>
       <c r="D466" s="3">
-        <v>85</v>
+        <v>70.49</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B467" s="1" t="s">
         <v>953</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>954</v>
       </c>
       <c r="D467" s="3">
-        <v>59.99</v>
+        <v>115</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B468" s="1" t="s">
         <v>955</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>956</v>
       </c>
       <c r="D468" s="3">
-        <v>49.99</v>
+        <v>315</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B469" s="1" t="s">
         <v>957</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>958</v>
       </c>
       <c r="D469" s="3">
-        <v>63.5</v>
+        <v>275</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B470" s="1" t="s">
         <v>959</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>960</v>
       </c>
       <c r="D470" s="3">
-        <v>95.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B471" s="1" t="s">
         <v>961</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>962</v>
       </c>
       <c r="D471" s="3">
-        <v>60.49</v>
+        <v>400</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B472" s="1" t="s">
         <v>963</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>964</v>
       </c>
       <c r="D472" s="3">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B473" s="1" t="s">
         <v>965</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>966</v>
       </c>
       <c r="D473" s="3">
-        <v>70.49</v>
+        <v>175</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B474" s="1" t="s">
         <v>967</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>968</v>
       </c>
       <c r="D474" s="3">
-        <v>115</v>
+        <v>48.49</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B475" s="1" t="s">
         <v>969</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>970</v>
       </c>
       <c r="D475" s="3">
-        <v>315</v>
+        <v>20.49</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B476" s="1" t="s">
         <v>971</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>972</v>
       </c>
       <c r="D476" s="3">
-        <v>275</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B477" s="1" t="s">
         <v>973</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>974</v>
       </c>
       <c r="D477" s="3">
-        <v>79.99</v>
+        <v>70.5</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B478" s="1" t="s">
         <v>975</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>976</v>
       </c>
       <c r="D478" s="3">
-        <v>400</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B479" s="1" t="s">
         <v>977</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>978</v>
       </c>
       <c r="D479" s="3">
-        <v>150</v>
+        <v>56.5</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B480" s="1" t="s">
         <v>979</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>980</v>
       </c>
       <c r="D480" s="3">
-        <v>175</v>
+        <v>65</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B481" s="1" t="s">
         <v>981</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>982</v>
       </c>
       <c r="D481" s="3">
-        <v>48.49</v>
+        <v>65.5</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B482" s="1" t="s">
         <v>983</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>984</v>
       </c>
       <c r="D482" s="3">
-        <v>20.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B483" s="1" t="s">
         <v>985</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>986</v>
       </c>
       <c r="D483" s="3">
-        <v>49.99</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B484" s="1" t="s">
         <v>987</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>988</v>
       </c>
       <c r="D484" s="3">
-        <v>70.5</v>
+        <v>80.5</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B485" s="1" t="s">
         <v>989</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>990</v>
       </c>
       <c r="D485" s="3">
-        <v>64.99</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B486" s="1" t="s">
         <v>991</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>992</v>
       </c>
       <c r="D486" s="3">
-        <v>56.5</v>
+        <v>65</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B487" s="1" t="s">
         <v>993</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>994</v>
       </c>
       <c r="D487" s="3">
-        <v>65</v>
+        <v>530</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B488" s="1" t="s">
         <v>995</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>996</v>
       </c>
       <c r="D488" s="3">
-        <v>65.5</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B489" s="1" t="s">
         <v>997</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>998</v>
       </c>
       <c r="D489" s="3">
-        <v>79.99</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B490" s="1" t="s">
         <v>999</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="D490" s="3">
-        <v>80.49</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B491" s="1" t="s">
         <v>1001</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>1002</v>
       </c>
       <c r="D491" s="3">
-        <v>80.5</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B492" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>1004</v>
       </c>
       <c r="D492" s="3">
-        <v>65.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B493" s="1" t="s">
         <v>1005</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="D493" s="3">
-        <v>65</v>
+        <v>320</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B494" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>1008</v>
       </c>
       <c r="D494" s="3">
-        <v>530</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B495" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="D495" s="3">
-        <v>45.49</v>
+        <v>47.49</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B496" s="1" t="s">
         <v>1011</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="D496" s="3">
-        <v>75.49</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B497" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>1014</v>
       </c>
       <c r="D497" s="3">
-        <v>60.49</v>
+        <v>210</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B498" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="D498" s="3">
-        <v>80.49</v>
+        <v>43.49</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B499" s="1" t="s">
         <v>1017</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="D499" s="3">
-        <v>125</v>
+        <v>400</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B500" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>1020</v>
       </c>
       <c r="D500" s="3">
-        <v>320</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B501" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="D501" s="3">
         <v>38.49</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B502" s="1" t="s">
         <v>1023</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="D502" s="3">
-        <v>47.49</v>
+        <v>38.49</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B503" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>1026</v>
       </c>
       <c r="D503" s="3">
-        <v>85.49</v>
+        <v>125</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B504" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="D504" s="3">
-        <v>210</v>
+        <v>83.49</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B505" s="1" t="s">
         <v>1029</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="D505" s="3">
-        <v>43.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B506" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>1032</v>
       </c>
       <c r="D506" s="3">
-        <v>400</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B507" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="D507" s="3">
-        <v>50.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B508" s="1" t="s">
         <v>1035</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="D508" s="3">
-        <v>38.49</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B509" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="D509" s="3">
-        <v>38.49</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B510" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="D510" s="3">
-        <v>125</v>
+        <v>57.49</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B511" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="D511" s="3">
-        <v>83.49</v>
+        <v>39.49</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B512" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>1044</v>
       </c>
       <c r="D512" s="3">
-        <v>80.49</v>
+        <v>27.49</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B513" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="D513" s="3">
-        <v>75.49</v>
+        <v>26.49</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B514" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="D514" s="3">
-        <v>45.49</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B515" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="D515" s="3">
-        <v>44.99</v>
+        <v>32.99</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B516" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="D516" s="3">
-        <v>85.49</v>
+        <v>225</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B517" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="D517" s="3">
-        <v>57.49</v>
+        <v>265</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B518" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="D518" s="3">
-        <v>39.49</v>
+        <v>320</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B519" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="D519" s="3">
-        <v>27.49</v>
+        <v>265</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B520" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="D520" s="3">
-        <v>26.49</v>
+        <v>80</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B521" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="D521" s="3">
-        <v>23.49</v>
+        <v>40</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B522" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="D522" s="3">
-        <v>32.99</v>
+        <v>7.49</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B523" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="D523" s="3">
-        <v>225</v>
+        <v>84.99</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B524" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="D524" s="3">
-        <v>265</v>
+        <v>175</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B525" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="D525" s="3">
-        <v>320</v>
+        <v>95</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B526" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="D526" s="3">
-        <v>265</v>
+        <v>74.99</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B527" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="D527" s="3">
-        <v>80</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B528" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="D528" s="3">
-        <v>40</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B529" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="D529" s="3">
-        <v>7.49</v>
+        <v>79.99</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B530" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="D530" s="3">
-        <v>84.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B531" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="D531" s="3">
-        <v>175</v>
+        <v>51.49</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B532" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="D532" s="3">
-        <v>95</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B533" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>1086</v>
       </c>
       <c r="D533" s="3">
-        <v>74.99</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B534" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="D534" s="3">
-        <v>79.99</v>
+        <v>65.49</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B535" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="D535" s="3">
-        <v>79.99</v>
+        <v>67</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B536" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="D536" s="3">
-        <v>79.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B537" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="D537" s="3">
-        <v>64.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B538" s="1" t="s">
         <v>1095</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="D538" s="3">
-        <v>51.49</v>
+        <v>45.49</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B539" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="D539" s="3">
-        <v>69.99</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B540" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="D540" s="3">
-        <v>69.99</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B541" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="D541" s="3">
-        <v>65.49</v>
+        <v>55</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B542" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>1104</v>
       </c>
       <c r="D542" s="3">
-        <v>67</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B543" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="D543" s="3">
-        <v>52.49</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B544" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="D544" s="3">
-        <v>52.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B545" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="D545" s="3">
-        <v>45.49</v>
+        <v>96.49</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B546" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="D546" s="3">
-        <v>50.49</v>
+        <v>46.49</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B547" s="1" t="s">
         <v>1113</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="D547" s="3">
-        <v>52.49</v>
+        <v>80.49</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B548" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>1116</v>
       </c>
       <c r="D548" s="3">
-        <v>55</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B549" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="D549" s="3">
-        <v>52.49</v>
+        <v>55.49</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B550" s="1" t="s">
         <v>1119</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="D550" s="3">
-        <v>34.49</v>
+        <v>40.49</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B551" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>1122</v>
       </c>
       <c r="D551" s="3">
-        <v>59.99</v>
+        <v>44.99</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B552" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="D552" s="3">
-        <v>96.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B553" s="1" t="s">
         <v>1125</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="D553" s="3">
-        <v>46.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B554" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>1128</v>
       </c>
       <c r="D554" s="3">
-        <v>80.49</v>
+        <v>50.49</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B555" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="D555" s="3">
-        <v>23.49</v>
+        <v>100</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B556" s="1" t="s">
         <v>1131</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="D556" s="3">
-        <v>55.49</v>
+        <v>175</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B557" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>1134</v>
       </c>
       <c r="D557" s="3">
-        <v>40.49</v>
+        <v>95.49</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B558" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="D558" s="3">
-        <v>44.99</v>
+        <v>66.99</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B559" s="1" t="s">
         <v>1137</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="D559" s="3">
-        <v>59.99</v>
+        <v>71.49</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B560" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>1140</v>
       </c>
       <c r="D560" s="3">
-        <v>50.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B561" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="D561" s="3">
-        <v>50.49</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B562" s="1" t="s">
         <v>1143</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="D562" s="3">
-        <v>100</v>
+        <v>145</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B563" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="D563" s="3">
-        <v>175</v>
+        <v>59.99</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B564" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="D564" s="3">
-        <v>95.49</v>
+        <v>42.49</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B565" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="D565" s="3">
-        <v>66.99</v>
+        <v>39.99</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B566" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="D566" s="3">
-        <v>71.49</v>
+        <v>35.49</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B567" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="D567" s="3">
-        <v>59.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B568" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="D568" s="3">
-        <v>59.99</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B569" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="D569" s="3">
-        <v>145</v>
+        <v>64.99</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B570" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="D570" s="3">
-        <v>59.99</v>
+        <v>85.49</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B571" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="D571" s="3">
-        <v>42.49</v>
+        <v>69.99</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B572" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="D572" s="3">
-        <v>39.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B573" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="D573" s="3">
-        <v>35.49</v>
+        <v>64</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B574" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="D574" s="3">
-        <v>64.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B575" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="D575" s="3">
-        <v>64.99</v>
+        <v>60.49</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="1" t="s">
-        <v>914</v>
+        <v>900</v>
       </c>
       <c r="B576" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="D576" s="3">
-        <v>64.99</v>
-[...110 lines deleted...]
-      <c r="D584" s="3">
         <v>39.49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>